--- v0 (2026-07-24)
+++ v1 (2026-10-28)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7171B059" w14:textId="77777777" w:rsidR="0023223E" w:rsidRDefault="0023223E" w:rsidP="00AF7900">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3187438A" w14:textId="77777777" w:rsidR="00AF7900" w:rsidRPr="00573681" w:rsidRDefault="00663DA7" w:rsidP="00AF7900">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -952,108 +952,144 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Fachrichtung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB220C8" w14:textId="34FE4538" w:rsidR="00573681" w:rsidRDefault="004F71CC" w:rsidP="00573681">
+          <w:p w14:paraId="7EB220C8" w14:textId="66A97C76" w:rsidR="00573681" w:rsidRDefault="004F71CC" w:rsidP="00573681">
             <w:pPr>
               <w:ind w:left="497" w:hanging="497"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F07F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">      3 Tage</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00214BF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tag</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BEB4227" w14:textId="77777777" w:rsidR="00213E4D" w:rsidRDefault="004F71CC" w:rsidP="00213E4D">
+          <w:p w14:paraId="2BEB4227" w14:textId="3FCB15DF" w:rsidR="00213E4D" w:rsidRDefault="004F71CC" w:rsidP="00213E4D">
             <w:pPr>
               <w:ind w:left="497" w:hanging="497"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F07F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">      5 Tage (optimale Dauer)</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00214BF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tage (optimale Dauer)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43526E60" w14:textId="1EDA4FBD" w:rsidR="00213E4D" w:rsidRPr="00213E4D" w:rsidRDefault="00213E4D" w:rsidP="00213E4D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E638A37" w14:textId="4C612740" w:rsidR="00213E4D" w:rsidRDefault="00213E4D" w:rsidP="00213E4D">
             <w:pPr>
               <w:ind w:left="497" w:hanging="497"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00213E4D">
@@ -2076,122 +2112,124 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="156"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E31E87"/>
     <w:rsid w:val="000E29C1"/>
     <w:rsid w:val="001340C2"/>
     <w:rsid w:val="00145124"/>
     <w:rsid w:val="00213E4D"/>
+    <w:rsid w:val="00214BF8"/>
     <w:rsid w:val="00217FA7"/>
     <w:rsid w:val="002220B8"/>
     <w:rsid w:val="0023223E"/>
     <w:rsid w:val="00236CC1"/>
     <w:rsid w:val="00297E8D"/>
     <w:rsid w:val="002D2DA8"/>
     <w:rsid w:val="00375529"/>
     <w:rsid w:val="003C3BB2"/>
     <w:rsid w:val="004A57E6"/>
     <w:rsid w:val="004F71CC"/>
     <w:rsid w:val="0050411C"/>
     <w:rsid w:val="00573681"/>
     <w:rsid w:val="005E42F2"/>
     <w:rsid w:val="005F50EA"/>
     <w:rsid w:val="00663DA7"/>
     <w:rsid w:val="00690716"/>
     <w:rsid w:val="00703585"/>
     <w:rsid w:val="007A5A18"/>
     <w:rsid w:val="008F6315"/>
     <w:rsid w:val="00A03440"/>
     <w:rsid w:val="00AD52A4"/>
     <w:rsid w:val="00AF7900"/>
     <w:rsid w:val="00B961B5"/>
+    <w:rsid w:val="00BE4A20"/>
     <w:rsid w:val="00CA173A"/>
     <w:rsid w:val="00DE3773"/>
     <w:rsid w:val="00E31E87"/>
     <w:rsid w:val="00F1333C"/>
     <w:rsid w:val="00F36578"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6EC1BC6C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FB7FB93E-2F15-49B4-AC12-A7F8803CDA1E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2963,69 +3001,69 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>289</Words>
-  <Characters>1826</Characters>
+  <Characters>1825</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Erklärung zum Wochenaufenthalt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Walenstadt</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2111</CharactersWithSpaces>
+  <CharactersWithSpaces>2110</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Erklärung zum Wochenaufenthalt</dc:title>
   <dc:subject/>
   <dc:creator>Zimmermann Carmen MELS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>