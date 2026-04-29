--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -4,74 +4,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B8B455C" w14:textId="77777777" w:rsidR="00520B41" w:rsidRPr="005F17AC" w:rsidRDefault="00A749BD" w:rsidP="00ED2717">
+    <w:p w14:paraId="6E3D2D15" w14:textId="77777777" w:rsidR="00520B41" w:rsidRPr="005F17AC" w:rsidRDefault="00A749BD" w:rsidP="00ED2717">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101662">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="90170" distR="90170" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2D754E70" wp14:editId="084EE75F">
+          <wp:anchor distT="0" distB="0" distL="90170" distR="90170" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="24403F92" wp14:editId="4FD39795">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5349600</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1579880" cy="670560"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20864"/>
                 <wp:lineTo x="21357" y="20864"/>
                 <wp:lineTo x="21357" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="7" name="Grafik 7" descr="Logo Mels farbig"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -152,51 +152,51 @@
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">zur </w:t>
       </w:r>
       <w:r w:rsidR="00906087" w:rsidRPr="005F17AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Vorbereitung</w:t>
       </w:r>
       <w:r w:rsidR="00A537F4" w:rsidRPr="005F17AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> eines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F0B323" w14:textId="77777777" w:rsidR="00450794" w:rsidRPr="005F17AC" w:rsidRDefault="008C0384" w:rsidP="00ED2717">
+    <w:p w14:paraId="3BF77325" w14:textId="77777777" w:rsidR="00450794" w:rsidRPr="005F17AC" w:rsidRDefault="008C0384" w:rsidP="00ED2717">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F17AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Handänderungs</w:t>
       </w:r>
       <w:r w:rsidR="00906087" w:rsidRPr="005F17AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -230,85 +230,85 @@
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0005226A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0005226A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051521F5" w14:textId="77777777" w:rsidR="00C86FAA" w:rsidRPr="005F17AC" w:rsidRDefault="00C86FAA" w:rsidP="00BD4087">
+    <w:p w14:paraId="1F09174E" w14:textId="77777777" w:rsidR="00C86FAA" w:rsidRPr="005F17AC" w:rsidRDefault="00C86FAA" w:rsidP="00BD4087">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16C4581F" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRDefault="00A749BD" w:rsidP="00A749BD">
+    <w:p w14:paraId="3ACFBC0A" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRDefault="00A749BD" w:rsidP="00A749BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F17AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Grundbuchamt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057565DF" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRPr="00792CED" w:rsidRDefault="00A749BD" w:rsidP="00A749BD">
+    <w:p w14:paraId="4E6DA805" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRPr="00792CED" w:rsidRDefault="00A749BD" w:rsidP="00A749BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Platz 2, Postfach 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA71B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -390,51 +390,51 @@
       </w:r>
       <w:r w:rsidRPr="00BA71B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BA71B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BA71B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   Abtretung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D1CFDE" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRPr="005F17AC" w:rsidRDefault="00A749BD" w:rsidP="00A749BD">
+    <w:p w14:paraId="5FD3A03B" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRPr="005F17AC" w:rsidRDefault="00A749BD" w:rsidP="00A749BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>8887 Mels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA71B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -510,51 +510,51 @@
       </w:r>
       <w:r w:rsidRPr="00BA71B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BA71B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BA71B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   Erbteilung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23201F70" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRPr="005F17AC" w:rsidRDefault="00A749BD" w:rsidP="00A749BD">
+    <w:p w14:paraId="54B6DE29" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRPr="005F17AC" w:rsidRDefault="00A749BD" w:rsidP="00A749BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:ind w:right="-170"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F17AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Telefon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F17AC">
         <w:rPr>
@@ -655,102 +655,102 @@
       </w:r>
       <w:r w:rsidRPr="00BA71B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BA71B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BA71B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2262D079" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRPr="005F17AC" w:rsidRDefault="00A749BD" w:rsidP="00A749BD">
+    <w:p w14:paraId="0675A5DC" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRPr="005F17AC" w:rsidRDefault="00A749BD" w:rsidP="00A749BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F17AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">E-Mail: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>silvio.kuster@mels.ch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E4820E" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRPr="005F17AC" w:rsidRDefault="00A749BD" w:rsidP="00A749BD">
+    <w:p w14:paraId="6A68B007" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRPr="005F17AC" w:rsidRDefault="00A749BD" w:rsidP="00A749BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00792CED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>www.mels.ch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305E3398" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRDefault="00792AA4" w:rsidP="00ED3E0F">
+    <w:p w14:paraId="4D35E4D8" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRDefault="00792AA4" w:rsidP="00ED3E0F">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28EE2643" w14:textId="77777777" w:rsidR="001672C8" w:rsidRDefault="001672C8" w:rsidP="000D7D15">
+    <w:p w14:paraId="27990651" w14:textId="77777777" w:rsidR="001672C8" w:rsidRDefault="001672C8" w:rsidP="000D7D15">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="green"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="green"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve">Bitte lesen Sie </w:t>
       </w:r>
       <w:r w:rsidR="00A779DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="green"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>beim</w:t>
@@ -779,122 +779,122 @@
           <w:b/>
           <w:highlight w:val="green"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve"> die Bemerkungen</w:t>
       </w:r>
       <w:r w:rsidR="008E2883" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="green"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu den *</w:t>
       </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="green"/>
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t xml:space="preserve"> im Anhang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533E9C39" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="002F6DF3" w:rsidRDefault="002F6DF3" w:rsidP="000D7D15">
+    <w:p w14:paraId="34940EB8" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="002F6DF3" w:rsidRDefault="002F6DF3" w:rsidP="000D7D15">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="387"/>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="7267"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F6DF3" w:rsidRPr="001E1214" w14:paraId="2F2CDB17" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="002F6DF3" w:rsidRPr="001E1214" w14:paraId="0F57D6AD" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23FC2647" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="2F0572A6" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk124176293"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9389" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B553707" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="7F0C20EB" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Handänderungsobjekt</w:t>
             </w:r>
             <w:r w:rsidR="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1214">
@@ -902,61 +902,61 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F6DF3" w:rsidRPr="001E1214" w14:paraId="18DDE17C" w14:textId="77777777" w:rsidTr="001B1BBD">
+      <w:tr w:rsidR="002F6DF3" w:rsidRPr="001E1214" w14:paraId="1C2AF0EE" w14:textId="77777777" w:rsidTr="001B1BBD">
         <w:trPr>
           <w:trHeight w:val="787"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66DDC922" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="00A749BD" w:rsidP="002F6DF3">
+          <w:p w14:paraId="37D375B4" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="00A749BD" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:right="-113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Grundstück(</w:t>
             </w:r>
             <w:r w:rsidR="002F6DF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -987,51 +987,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(n)</w:t>
             </w:r>
             <w:r w:rsidR="002F6DF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="002F6DF3" w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Lage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="657A1E00" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="46573F79" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1077,211 +1077,211 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="132012B7" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+    <w:p w14:paraId="3669AA7C" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="387"/>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="3352"/>
         <w:gridCol w:w="3915"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D1707" w:rsidRPr="00E657B1" w14:paraId="23717998" w14:textId="77777777" w:rsidTr="008D1BEF">
+      <w:tr w:rsidR="003D1707" w:rsidRPr="00E657B1" w14:paraId="6AA22F8C" w14:textId="77777777" w:rsidTr="008D1BEF">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="507AA097" w14:textId="77777777" w:rsidR="003D1707" w:rsidRPr="00E657B1" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="0EBE3097" w14:textId="77777777" w:rsidR="003D1707" w:rsidRPr="00E657B1" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="003D1707" w:rsidRPr="00E657B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6F9DD8" w14:textId="77777777" w:rsidR="003D1707" w:rsidRPr="00E657B1" w:rsidRDefault="003D1707" w:rsidP="009A2DC7">
+          <w:p w14:paraId="315AC6A8" w14:textId="77777777" w:rsidR="003D1707" w:rsidRPr="00E657B1" w:rsidRDefault="003D1707" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E657B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Veräusserer</w:t>
             </w:r>
             <w:r w:rsidR="0083025B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54072AE7" w14:textId="77777777" w:rsidR="003D1707" w:rsidRPr="00E657B1" w:rsidRDefault="003D1707" w:rsidP="009A2DC7">
+          <w:p w14:paraId="0283DE8C" w14:textId="77777777" w:rsidR="003D1707" w:rsidRPr="00E657B1" w:rsidRDefault="003D1707" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E657B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3205CC0A" w14:textId="77777777" w:rsidR="003D1707" w:rsidRPr="00E657B1" w:rsidRDefault="003D1707" w:rsidP="009A2DC7">
+          <w:p w14:paraId="17FD473A" w14:textId="77777777" w:rsidR="003D1707" w:rsidRPr="00E657B1" w:rsidRDefault="003D1707" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E657B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="66672AC7" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="3BE2A23F" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="53528D84" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00A749BD">
+          <w:p w14:paraId="6B06F688" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00A749BD">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name, Vorname</w:t>
             </w:r>
             <w:r w:rsidR="00A749BD" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="000D7D15" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1325,51 +1325,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00DB5C6D" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="210BDDDE" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="052CB619" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1417,51 +1417,51 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4B4A1D" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="1F5285C5" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1506,82 +1506,82 @@
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="2D8A1C67" w14:textId="77777777" w:rsidTr="004F76AB">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="55A1367A" w14:textId="77777777" w:rsidTr="004F76AB">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE0F1E1" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="004F76AB">
+          <w:p w14:paraId="00770FE6" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="004F76AB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresse, Wohnort </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36AC198F" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00160C4B">
+          <w:p w14:paraId="72A9A931" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00160C4B">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1629,51 +1629,51 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="035D4E1B" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00160C4B">
+          <w:p w14:paraId="71CCB74F" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00160C4B">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -1718,79 +1718,79 @@
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="49F87005" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="4E28519E" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="267076E8" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="24B3CC00" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Zivilstand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="438E73CE" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00792AA4">
+          <w:p w14:paraId="20A5E223" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00792AA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1773"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -1863,51 +1863,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00792AA4" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00792AA4" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00792AA4" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>ledig</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AFD714A" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="16E10CCB" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -1923,51 +1923,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>in eingetragener Partnerschaft</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77EFFA59" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00792AA4">
+          <w:p w14:paraId="52B48470" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00792AA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1773"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -2045,51 +2045,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>verwitwet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6419B3" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00792AA4">
+          <w:p w14:paraId="72499B78" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00792AA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1824"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -2162,51 +2162,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00792AA4" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00792AA4" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00792AA4" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>ledig</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="373ABB20" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="0CDE422F" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2221,51 +2221,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>in eingetragener Partnerschaft</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63297EF5" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00792AA4">
+          <w:p w14:paraId="459DB4A7" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00792AA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1804"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -2340,104 +2340,104 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>verwitwet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="291EC907" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="2BF7C47B" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AEE42B0" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="7BD00A43" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ehevertrag </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="000D187E" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01812FBC" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="7726B3CF" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="326"/>
                 <w:tab w:val="left" w:pos="752"/>
                 <w:tab w:val="left" w:pos="3728"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:right="-113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -2455,74 +2455,59 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>ja</w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Datum</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Ehevertrag: </w:t>
+              <w:t xml:space="preserve">Datum Ehevertrag: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
@@ -2578,51 +2563,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(bitte dem Grundbuchamt einreichen)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5410F1F3" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="22CCF5A0" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="326"/>
                 <w:tab w:val="left" w:pos="752"/>
                 <w:tab w:val="left" w:pos="1744"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -2643,103 +2628,103 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="0CFA09F2" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="068D6264" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D12D701" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="5B3975DA" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Güterstand </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="000D187E" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76CF0372" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="466B1DDD" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2754,51 +2739,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Errungenschaftsbeteiligung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EC4348E" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="16656FD2" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2846,51 +2831,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00FE08C6" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48212D70" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="4C7F782C" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2905,51 +2890,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Gütertrennung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BD8F349" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
+          <w:p w14:paraId="51320241" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2966,84 +2951,84 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>altrechtliche Güterverbindung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="3ECAF505" w14:textId="77777777" w:rsidTr="00F22112">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="77FA7BA9" w14:textId="77777777" w:rsidTr="00F22112">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5C34E5" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="79044395" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6626EF" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="33A1A03E" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3092,51 +3077,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF06E79" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="5A8D40C4" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3181,84 +3166,84 @@
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="67D0F71C" w14:textId="77777777" w:rsidTr="00F22112">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="5FA8697B" w14:textId="77777777" w:rsidTr="00F22112">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B268B39" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="5F670824" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60B7CB58" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="0EB02FC3" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3307,51 +3292,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0600CD4F" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="182507C9" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3396,85 +3381,85 @@
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="4ED602D5" w14:textId="77777777" w:rsidTr="0005226A">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="50E16786" w14:textId="77777777" w:rsidTr="0005226A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56A4DBD7" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
+          <w:p w14:paraId="5AE38E1D" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vollmacht vorbereiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D92ABD0" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
+          <w:p w14:paraId="66CFE718" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1055"/>
                 <w:tab w:val="left" w:pos="1347"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -3550,98 +3535,98 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w14:paraId="3C250EC7" w14:textId="77777777" w:rsidTr="0005226A">
+      <w:tr w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w14:paraId="032E7284" w14:textId="77777777" w:rsidTr="0005226A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03378F08" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="00FE08C6">
+          <w:p w14:paraId="724D576B" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="00FE08C6">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bevollmächtigung </w:t>
             </w:r>
             <w:r w:rsidR="00FE08C6" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">an </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0576DDBB" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
+          <w:p w14:paraId="1C1F989D" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3687,260 +3672,260 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74B4A978" w14:textId="77777777" w:rsidR="00AE65D5" w:rsidRPr="00A749BD" w:rsidRDefault="00AE65D5" w:rsidP="000D08BC">
+    <w:p w14:paraId="27EBDD43" w14:textId="77777777" w:rsidR="00AE65D5" w:rsidRPr="00A749BD" w:rsidRDefault="00AE65D5" w:rsidP="000D08BC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="387"/>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="17"/>
         <w:gridCol w:w="3335"/>
         <w:gridCol w:w="1356"/>
         <w:gridCol w:w="2559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="68B7E156" w14:textId="77777777" w:rsidTr="008D1BEF">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="0EF9D54B" w14:textId="77777777" w:rsidTr="008D1BEF">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51D6528F" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="1E942CBC" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="004F795D" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="262A1C6E" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="00A749BD" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="3584E72A" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="00A749BD" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Erwerber</w:t>
             </w:r>
             <w:r w:rsidR="0083025B" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="389171B1" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="00A749BD" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="46A4F8F2" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="00A749BD" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC362F3" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="00A749BD" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="41EF28B7" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="00A749BD" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="5892E40E" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="67F6FAF5" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="714C9102" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="00A749BD" w:rsidP="0043314E">
+          <w:p w14:paraId="21784570" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="00A749BD" w:rsidP="0043314E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name, Vorname(n) / </w:t>
             </w:r>
             <w:r w:rsidR="002F6DF3" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Firma, Firmen-Nr. </w:t>
             </w:r>
             <w:r w:rsidR="002F6DF3" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00DB5C6D" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2163E1BB" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="1E0C8D17" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3989,51 +3974,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD77AE9" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="628D760F" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4078,83 +4063,83 @@
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="5F1F5E99" w14:textId="77777777" w:rsidTr="004F76AB">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="217C3132" w14:textId="77777777" w:rsidTr="004F76AB">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1643DBC2" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="004F76AB">
+          <w:p w14:paraId="09067D39" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="004F76AB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Adresse, Wohnort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="44525FD1" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="58FE9C9E" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4203,51 +4188,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2732B390" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="3ACB39FB" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4292,85 +4277,85 @@
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="06686A79" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="4984B622" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="517CF1C4" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="34780AEE" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4153D268" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="7C48160A" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4420,51 +4405,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47BBB054" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="748265B5" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4509,57 +4494,57 @@
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="1A0128CF" w14:textId="77777777" w:rsidTr="0005226A">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="6554B2D2" w14:textId="77777777" w:rsidTr="0005226A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC96345" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="00546E6F">
+          <w:p w14:paraId="034C070E" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="00546E6F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Heimatort</w:t>
             </w:r>
             <w:r w:rsidR="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4619,51 +4604,51 @@
               <w:t xml:space="preserve"> mit </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ew.art</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF23A90" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
+          <w:p w14:paraId="16B74941" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4712,51 +4697,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DBD80C0" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
+          <w:p w14:paraId="1081F9B1" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -4801,80 +4786,80 @@
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="38EE3742" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="6A932AEF" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="398745C5" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
+          <w:p w14:paraId="7D5D12FA" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Zivilstand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="158C75BA" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
+          <w:p w14:paraId="76AE0836" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1773"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -4947,51 +4932,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>ledig</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="488D2E45" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
+          <w:p w14:paraId="0D7E0884" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -5007,51 +4992,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>in eingetragener Partnerschaft</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B34F4C4" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
+          <w:p w14:paraId="37195E09" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1773"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -5130,51 +5115,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>verwitwet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="699EEC07" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
+          <w:p w14:paraId="63394DF1" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1824"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -5247,51 +5232,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>ledig</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10D1A6E2" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
+          <w:p w14:paraId="28700C1D" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5306,51 +5291,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>in eingetragener Partnerschaft</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55FBD383" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
+          <w:p w14:paraId="6D8D8E26" w14:textId="77777777" w:rsidR="00792AA4" w:rsidRPr="00A749BD" w:rsidRDefault="00792AA4" w:rsidP="00043CF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1804"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -5425,104 +5410,104 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>verwitwet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="72028D3B" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="0D50CB5E" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="25CAC3AF" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="008E2883">
+          <w:p w14:paraId="2AE2F8A7" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="008E2883">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ehevertrag </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00DB5C6D" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC1C8D8" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00227023">
+          <w:p w14:paraId="6069F2BC" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00227023">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="326"/>
                 <w:tab w:val="left" w:pos="752"/>
                 <w:tab w:val="left" w:pos="3728"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:right="-113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -5540,74 +5525,59 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>ja</w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Datum</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Ehevertrag: </w:t>
+              <w:t xml:space="preserve">Datum Ehevertrag: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -5658,51 +5628,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(bitte dem Grundbuchamt einreichen)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B42F01F" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="006B707E">
+          <w:p w14:paraId="5B920EDB" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="006B707E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="326"/>
                 <w:tab w:val="left" w:pos="752"/>
                 <w:tab w:val="left" w:pos="1744"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="4862" w:hanging="4862"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -5724,104 +5694,104 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="697BAAB5" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="3E7DAA0C" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66F10492" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="6F968686" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Güterstand </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00DB5C6D" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="474943DC" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="7CB3B76A" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5836,51 +5806,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Errungenschaftsbeteiligung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60BD1B32" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="15905DB7" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5929,51 +5899,51 @@
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00F72DB4" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51C949EB" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="5E67E0DD" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5988,51 +5958,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Gütertrennung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3225A6C5" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="522A5EA4" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6049,115 +6019,115 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>altrechtliche Güterverbindung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="5B0D9755" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="13045201" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4850C51C" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="75F15A7C" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Eigentumsverhältnis</w:t>
             </w:r>
             <w:r w:rsidR="00DB5C6D" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB5C6D" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00DB5C6D" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA69777" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="472935DE" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1744"/>
                 <w:tab w:val="left" w:pos="4579"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -6363,85 +6333,85 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gesamteigentum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="79642DC7" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="265A2055" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33736F52" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="27CAA75D" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8275A7" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="24835AB3" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -6491,51 +6461,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE871D8" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="5E3B5C8B" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -6580,85 +6550,85 @@
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="2B2B8355" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="487FB66E" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="133D21FC" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="6A971C91" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3352" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4D693C" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="422FCFA7" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -6708,51 +6678,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53CAEE79" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="3F3DFF80" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00A749BD" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -6797,85 +6767,85 @@
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="7DD32407" w14:textId="77777777" w:rsidTr="0005226A">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="335AEA4F" w14:textId="77777777" w:rsidTr="0005226A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5A1285" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
+          <w:p w14:paraId="66866723" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vollmacht vorbereiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D854C75" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
+          <w:p w14:paraId="4D2F8700" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1055"/>
                 <w:tab w:val="left" w:pos="1347"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -6951,98 +6921,98 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="3C0A3CF7" w14:textId="77777777" w:rsidTr="0005226A">
+      <w:tr w:rsidR="00A749BD" w:rsidRPr="00A749BD" w14:paraId="7BB38A99" w14:textId="77777777" w:rsidTr="0005226A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="281A26BE" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
+          <w:p w14:paraId="41DBB456" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bevollmächtigung </w:t>
             </w:r>
             <w:r w:rsidR="00FE08C6" w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">an </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4D06CA" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
+          <w:p w14:paraId="24A226B4" w14:textId="77777777" w:rsidR="00E36DC9" w:rsidRPr="00A749BD" w:rsidRDefault="00E36DC9" w:rsidP="0005226A">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -7087,102 +7057,102 @@
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A749BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11E68" w:rsidRPr="001E1214" w14:paraId="11D385C5" w14:textId="77777777" w:rsidTr="00B61931">
+      <w:tr w:rsidR="00F11E68" w:rsidRPr="001E1214" w14:paraId="79083DF2" w14:textId="77777777" w:rsidTr="00B61931">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD19171" w14:textId="77777777" w:rsidR="00F11E68" w:rsidRPr="001E1214" w:rsidRDefault="00F11E68" w:rsidP="002F6DF3">
+          <w:p w14:paraId="31D90D2A" w14:textId="77777777" w:rsidR="00F11E68" w:rsidRPr="001E1214" w:rsidRDefault="00F11E68" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55C5815A" w14:textId="77777777" w:rsidR="00F11E68" w:rsidRPr="001E1214" w:rsidRDefault="00F11E68" w:rsidP="004F76AB">
+          <w:p w14:paraId="6EDAC837" w14:textId="77777777" w:rsidR="00F11E68" w:rsidRPr="001E1214" w:rsidRDefault="00F11E68" w:rsidP="004F76AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Grundpfandrechte</w:t>
             </w:r>
             <w:r w:rsidRPr="00160C4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7218,51 +7188,51 @@
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(Schuldbrief etc.)</w:t>
             </w:r>
             <w:r w:rsidR="0083025B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4691" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="150049B7" w14:textId="77777777" w:rsidR="00042782" w:rsidRDefault="00042782" w:rsidP="002F6DF3">
+          <w:p w14:paraId="5A3FDC84" w14:textId="77777777" w:rsidR="00042782" w:rsidRDefault="00042782" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nominal CHF </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -7312,51 +7282,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4718BA29" w14:textId="77777777" w:rsidR="00F11E68" w:rsidRPr="001E1214" w:rsidRDefault="00F11E68" w:rsidP="002F6DF3">
+          <w:p w14:paraId="5EFB9B94" w14:textId="77777777" w:rsidR="00F11E68" w:rsidRPr="001E1214" w:rsidRDefault="00F11E68" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">aktuelle Belehnung </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7431,61 +7401,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2559" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AAA9814" w14:textId="77777777" w:rsidR="00042782" w:rsidRDefault="00042782" w:rsidP="002F6DF3">
+          <w:p w14:paraId="758C5E9E" w14:textId="77777777" w:rsidR="00042782" w:rsidRDefault="00042782" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="600" w:firstLine="284"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D99014C" w14:textId="77777777" w:rsidR="009571B7" w:rsidRPr="001E1214" w:rsidRDefault="00F11E68" w:rsidP="009571B7">
+          <w:p w14:paraId="2516DC25" w14:textId="77777777" w:rsidR="009571B7" w:rsidRPr="001E1214" w:rsidRDefault="00F11E68" w:rsidP="009571B7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="600" w:firstLine="284"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -7510,105 +7480,105 @@
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>unbelehnt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009571B7" w:rsidRPr="001E1214" w14:paraId="7BB4599C" w14:textId="77777777" w:rsidTr="00B61931">
+      <w:tr w:rsidR="009571B7" w:rsidRPr="001E1214" w14:paraId="27B9956E" w14:textId="77777777" w:rsidTr="00B61931">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7ABFA324" w14:textId="77777777" w:rsidR="009571B7" w:rsidRDefault="009571B7" w:rsidP="002F6DF3">
+          <w:p w14:paraId="4C3D6A32" w14:textId="77777777" w:rsidR="009571B7" w:rsidRDefault="009571B7" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24E28E59" w14:textId="77777777" w:rsidR="009571B7" w:rsidRPr="001E1214" w:rsidRDefault="009571B7" w:rsidP="004F76AB">
+          <w:p w14:paraId="6B1FCE9D" w14:textId="77777777" w:rsidR="009571B7" w:rsidRPr="001E1214" w:rsidRDefault="009571B7" w:rsidP="004F76AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="227B9FF6" w14:textId="77777777" w:rsidR="009571B7" w:rsidRDefault="009571B7" w:rsidP="009571B7">
+          <w:p w14:paraId="3E463DB1" w14:textId="77777777" w:rsidR="009571B7" w:rsidRDefault="009571B7" w:rsidP="009571B7">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Der Veräusserer ermächtigt die</w:t>
             </w:r>
             <w:r w:rsidRPr="009571B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Urkundsperson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7718,91 +7688,91 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beurkundungsgeheimnis gegenüber de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="009571B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gläubigern.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w14:paraId="5B329E4D" w14:textId="77777777" w:rsidTr="00B61931">
+      <w:tr w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w14:paraId="65806A8E" w14:textId="77777777" w:rsidTr="00B61931">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2526" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DEAD2F" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="00FE08C6" w:rsidP="002F6DF3">
+          <w:p w14:paraId="15A6668B" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="00FE08C6" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Aktueller Gläubiger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09A6B321" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="2BB8A436" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -7847,85 +7817,85 @@
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w14:paraId="7FA55B99" w14:textId="77777777" w:rsidTr="00B61931">
+      <w:tr w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w14:paraId="155DC618" w14:textId="77777777" w:rsidTr="00B61931">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2526" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FEFDB58" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="0A84B99B" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kundenberater / Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBEA3F8" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
+          <w:p w14:paraId="20D137FE" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -7970,136 +7940,136 @@
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61931" w:rsidRPr="00546E6F" w14:paraId="3DB0FC70" w14:textId="77777777" w:rsidTr="00B61931">
+      <w:tr w:rsidR="00B61931" w:rsidRPr="00546E6F" w14:paraId="797EA938" w14:textId="77777777" w:rsidTr="00B61931">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2526" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05B7FC30" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="002F6DF3">
+          <w:p w14:paraId="498550BF" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Finanzierende Bank (falls bereits bekannt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E527DCC" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="002F6DF3">
+          <w:p w14:paraId="1A779AE9" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61931" w:rsidRPr="00546E6F" w14:paraId="3FEE2AFC" w14:textId="77777777" w:rsidTr="00B61931">
+      <w:tr w:rsidR="00B61931" w:rsidRPr="00546E6F" w14:paraId="24AB1801" w14:textId="77777777" w:rsidTr="00B61931">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2526" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49D11BF2" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="00B61931">
+          <w:p w14:paraId="0B2EBB9D" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="00B61931">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kundenberater / Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7629E2C9" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="00B61931">
+          <w:p w14:paraId="1AE029AA" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="00B61931">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -8145,164 +8115,164 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2EF3EA07" w14:textId="77777777" w:rsidR="00F11E68" w:rsidRDefault="00F11E68" w:rsidP="000D08BC">
+    <w:p w14:paraId="52C4AF83" w14:textId="77777777" w:rsidR="00F11E68" w:rsidRDefault="00F11E68" w:rsidP="000D08BC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="414"/>
         <w:gridCol w:w="713"/>
         <w:gridCol w:w="1375"/>
         <w:gridCol w:w="7274"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E01BB7" w:rsidRPr="001E1214" w14:paraId="2765F9EC" w14:textId="77777777" w:rsidTr="008D1BEF">
+      <w:tr w:rsidR="00E01BB7" w:rsidRPr="001E1214" w14:paraId="58AA0659" w14:textId="77777777" w:rsidTr="008D1BEF">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="414" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E65D845" w14:textId="77777777" w:rsidR="00E01BB7" w:rsidRPr="001E1214" w:rsidRDefault="00F11E68" w:rsidP="00C0556E">
+          <w:p w14:paraId="5E8E0390" w14:textId="77777777" w:rsidR="00E01BB7" w:rsidRPr="001E1214" w:rsidRDefault="00F11E68" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk124173740"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00E01BB7" w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0426C515" w14:textId="77777777" w:rsidR="00E01BB7" w:rsidRPr="001E1214" w:rsidRDefault="00E01BB7" w:rsidP="00C0556E">
+          <w:p w14:paraId="092B9664" w14:textId="77777777" w:rsidR="00E01BB7" w:rsidRPr="001E1214" w:rsidRDefault="00E01BB7" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:right="34"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Übernahmepreis</w:t>
             </w:r>
             <w:r w:rsidR="0083025B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7274" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E636D53" w14:textId="77777777" w:rsidR="00E01BB7" w:rsidRPr="001E1214" w:rsidRDefault="00C92FE8" w:rsidP="000D7D15">
+          <w:p w14:paraId="68351D18" w14:textId="77777777" w:rsidR="00E01BB7" w:rsidRPr="001E1214" w:rsidRDefault="00C92FE8" w:rsidP="000D7D15">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2630"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
             <w:r w:rsidR="00E01BB7" w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -8372,95 +8342,95 @@
             <w:r w:rsidR="00F74535" w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F74535" w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00E01BB7" w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>und wird wie folgt getilgt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F6DF3" w:rsidRPr="001E1214" w14:paraId="6C14E0C9" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="002F6DF3" w:rsidRPr="001E1214" w14:paraId="7BD4360F" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E319460" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="0DC25C00" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F15DED9" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="74503367" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -8514,51 +8484,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2512F89C" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="43D0FA97" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Anzahlung </w:t>
             </w:r>
             <w:r w:rsidRPr="008E2883">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00E65490">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8652,51 +8622,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63D840FA" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00F74535" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="432A5C94" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00F74535" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">auf </w:t>
             </w:r>
             <w:r w:rsidRPr="00F74535">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Konto Nr. IBAN </w:t>
             </w:r>
             <w:r w:rsidRPr="00F74535">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8753,51 +8723,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F74535">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F74535">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F74535">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A419B85" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00F74535" w:rsidRDefault="002F6DF3" w:rsidP="00933F1D">
+          <w:p w14:paraId="4B2E7EEB" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00F74535" w:rsidRDefault="002F6DF3" w:rsidP="00933F1D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3715"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74535">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>lau</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">tend auf: </w:t>
             </w:r>
@@ -8857,51 +8827,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41F84250" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="51C7DF74" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bank: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -8953,90 +8923,90 @@
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F6DF3" w:rsidRPr="001E1214" w14:paraId="36F99AFF" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="002F6DF3" w:rsidRPr="001E1214" w14:paraId="1E12BD96" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7800642B" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="172AE43F" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="420FCE37" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="63831608" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -9089,51 +9059,51 @@
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7366F2E9" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="000D7D15">
+          <w:p w14:paraId="36F1263F" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="000D7D15">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3197"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
@@ -9272,51 +9242,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F81DA2B" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="000D7D15">
+          <w:p w14:paraId="5C550398" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="000D7D15">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3197"/>
                 <w:tab w:val="left" w:pos="5440"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>oder</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
@@ -9496,51 +9466,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="439B7179" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="004F76AB">
+          <w:p w14:paraId="4477CDB6" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="004F76AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="333"/>
                 <w:tab w:val="left" w:pos="3764"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -9681,51 +9651,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D5CFE3B" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRDefault="002F6DF3" w:rsidP="00995AB4">
+          <w:p w14:paraId="431BA3BF" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRDefault="002F6DF3" w:rsidP="00995AB4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="333"/>
                 <w:tab w:val="left" w:pos="3735"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Ablösekonto der Hypothek: IBAN </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -9779,51 +9749,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3391FE04" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00B95308">
+          <w:p w14:paraId="1665AE0E" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00B95308">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="333"/>
                 <w:tab w:val="left" w:pos="3735"/>
                 <w:tab w:val="left" w:pos="4019"/>
                 <w:tab w:val="left" w:pos="4331"/>
                 <w:tab w:val="left" w:pos="5720"/>
                 <w:tab w:val="left" w:pos="6031"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Wird abgelöste</w:t>
             </w:r>
             <w:r>
@@ -9936,51 +9906,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02CABE77" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00B95308">
+          <w:p w14:paraId="55D3167E" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="001E1214" w:rsidRDefault="002F6DF3" w:rsidP="00B95308">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="333"/>
                 <w:tab w:val="left" w:pos="4019"/>
                 <w:tab w:val="left" w:pos="4331"/>
                 <w:tab w:val="left" w:pos="5720"/>
                 <w:tab w:val="left" w:pos="6031"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Wird ein neuer Schuldbrief errichtet </w:t>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
@@ -10073,95 +10043,95 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB5C6D" w:rsidRPr="00546E6F" w14:paraId="7A5B6788" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="00DB5C6D" w:rsidRPr="00546E6F" w14:paraId="585380C3" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20BBF239" w14:textId="77777777" w:rsidR="00DB5C6D" w:rsidRPr="00546E6F" w:rsidRDefault="00DB5C6D" w:rsidP="00043CF9">
+          <w:p w14:paraId="4FFFE6DA" w14:textId="77777777" w:rsidR="00DB5C6D" w:rsidRPr="00546E6F" w:rsidRDefault="00DB5C6D" w:rsidP="00043CF9">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6548270F" w14:textId="77777777" w:rsidR="00DB5C6D" w:rsidRPr="00546E6F" w:rsidRDefault="00DB5C6D" w:rsidP="00043CF9">
+          <w:p w14:paraId="27481E5A" w14:textId="77777777" w:rsidR="00DB5C6D" w:rsidRPr="00546E6F" w:rsidRDefault="00DB5C6D" w:rsidP="00043CF9">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -10215,51 +10185,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0F46B0" w14:textId="77777777" w:rsidR="001B55BD" w:rsidRPr="00546E6F" w:rsidRDefault="001B55BD" w:rsidP="001B55BD">
+          <w:p w14:paraId="14C11E6B" w14:textId="77777777" w:rsidR="001B55BD" w:rsidRPr="00546E6F" w:rsidRDefault="001B55BD" w:rsidP="001B55BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="319"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="35" w:hanging="35"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -10315,51 +10285,51 @@
             <w:r w:rsidR="00FE08C6" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE08C6" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00FE08C6" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1117986B" w14:textId="77777777" w:rsidR="001B55BD" w:rsidRPr="00546E6F" w:rsidRDefault="001B55BD" w:rsidP="001B55BD">
+          <w:p w14:paraId="4FB8996E" w14:textId="77777777" w:rsidR="001B55BD" w:rsidRPr="00546E6F" w:rsidRDefault="001B55BD" w:rsidP="001B55BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="319"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="35" w:hanging="35"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -10415,51 +10385,51 @@
             <w:r w:rsidR="00FE08C6" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE08C6" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00FE08C6" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="513F097A" w14:textId="77777777" w:rsidR="00DB5C6D" w:rsidRPr="00546E6F" w:rsidRDefault="001B55BD" w:rsidP="001B55BD">
+          <w:p w14:paraId="77E2F164" w14:textId="77777777" w:rsidR="00DB5C6D" w:rsidRPr="00546E6F" w:rsidRDefault="001B55BD" w:rsidP="001B55BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="319"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="35" w:hanging="35"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -10479,90 +10449,90 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w14:paraId="14E70365" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w14:paraId="4FB2AA45" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F9FC0EC" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="167FA75D" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EB8E298" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="3A444B31" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -10615,51 +10585,51 @@
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25D9B84A" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00B95308">
+          <w:p w14:paraId="69055750" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00B95308">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2162"/>
                 <w:tab w:val="left" w:pos="2446"/>
                 <w:tab w:val="left" w:pos="4331"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Banküberweisung per Datum</w:t>
             </w:r>
             <w:r w:rsidR="000D7D15" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10782,51 +10752,51 @@
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> mit Zahlungsversprechen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C7FA4E8" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="000D7D15">
+          <w:p w14:paraId="0CF380F7" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="000D7D15">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2162"/>
                 <w:tab w:val="left" w:pos="4331"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">auf Konto Nr. IBAN </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -10934,51 +10904,51 @@
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ohne Zahlungsversprechen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37E630B3" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="74A74298" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2162"/>
                 <w:tab w:val="left" w:pos="2446"/>
                 <w:tab w:val="left" w:pos="3853"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bank: </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -11134,95 +11104,95 @@
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="3AC5085A" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="270B5742" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D79EE4A" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00043CF9">
+          <w:p w14:paraId="143AE605" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00043CF9">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49B77A5A" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00043CF9">
+          <w:p w14:paraId="32971633" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00043CF9">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -11276,127 +11246,127 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDDB713" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00043CF9">
+          <w:p w14:paraId="693B67D5" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00043CF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3594"/>
                 <w:tab w:val="left" w:pos="4019"/>
                 <w:tab w:val="left" w:pos="5011"/>
                 <w:tab w:val="left" w:pos="5436"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Zahlung bei Vertragsunterzeichnung in bar</w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Quittung wird im Vertrag integriert)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w14:paraId="6BF24BC2" w14:textId="77777777" w:rsidTr="002F6DF3">
+      <w:tr w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w14:paraId="61394367" w14:textId="77777777" w:rsidTr="002F6DF3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33DE443B" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="791F42A2" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70EC559C" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="3F4C41E1" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -11450,51 +11420,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="359D3B22" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
+          <w:p w14:paraId="6B88267C" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="00546E6F" w:rsidRDefault="002F6DF3" w:rsidP="00C0556E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4266"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Verrechnung mit </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
@@ -11648,95 +11618,95 @@
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="353FC32C" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="24B5EA46" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49514B76" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00E24831">
+          <w:p w14:paraId="6CDBB708" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00E24831">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC8BC9E" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00E24831">
+          <w:p w14:paraId="4409AE55" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00E24831">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -11790,131 +11760,131 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F8CF92" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00E24831">
+          <w:p w14:paraId="4271D99B" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00E24831">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4266"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Verrechnung mit dem Barwert des Wohnrechtes / der Nutzniessung</w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(Berechnung Barwert gemäss Bartwertrechner des Kant. Steueramtes des Kantons St. Gallen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61931" w:rsidRPr="00546E6F" w14:paraId="54BB8210" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="00B61931" w:rsidRPr="00546E6F" w14:paraId="74D28F41" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2F2C20" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00C0556E">
+          <w:p w14:paraId="71E94689" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBCA9DB" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00C0556E">
+          <w:p w14:paraId="1D43DE12" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -11968,114 +11938,114 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16CD156C" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="00C0556E">
+          <w:p w14:paraId="4FAB2C62" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="00C0556E">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Schenkung / Erbvorbezug</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B61931" w:rsidRPr="00546E6F" w14:paraId="0F568E2B" w14:textId="77777777" w:rsidTr="00B61931">
+      <w:tr w:rsidR="00B61931" w:rsidRPr="00546E6F" w14:paraId="0518562F" w14:textId="77777777" w:rsidTr="00B61931">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="387971A3" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="00B61931">
+          <w:p w14:paraId="4CCEA0C8" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="00B61931">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CHF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26093B2E" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="00B61931">
+          <w:p w14:paraId="2DFAEF5A" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="00B61931">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -12129,51 +12099,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3019B2" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="00B61931">
+          <w:p w14:paraId="0EBD093E" w14:textId="77777777" w:rsidR="00B61931" w:rsidRPr="00546E6F" w:rsidRDefault="00B61931" w:rsidP="00B61931">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -12219,156 +12189,156 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0698CC8F" w14:textId="77777777" w:rsidR="00E01BB7" w:rsidRPr="00546E6F" w:rsidRDefault="00E01BB7" w:rsidP="000D08BC">
+    <w:p w14:paraId="11AF0791" w14:textId="77777777" w:rsidR="00E01BB7" w:rsidRPr="00546E6F" w:rsidRDefault="00E01BB7" w:rsidP="000D08BC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="387"/>
         <w:gridCol w:w="3689"/>
         <w:gridCol w:w="1731"/>
         <w:gridCol w:w="54"/>
         <w:gridCol w:w="3915"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F795D" w:rsidRPr="00546E6F" w14:paraId="2B646A56" w14:textId="77777777" w:rsidTr="008D1BEF">
+      <w:tr w:rsidR="004F795D" w:rsidRPr="00546E6F" w14:paraId="0CEF602B" w14:textId="77777777" w:rsidTr="008D1BEF">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EEC419F" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="00546E6F" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="02C20BE3" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="00546E6F" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9389" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="389E4907" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="00546E6F" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="694EBE82" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="00546E6F" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Weitere Vertragsbestimmungen</w:t>
             </w:r>
             <w:r w:rsidR="0083025B" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="64F8A08A" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="373EE1EB" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46502215" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00546E6F">
+          <w:p w14:paraId="5648FB0E" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00546E6F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Besitzesantritt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004F76AB" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
@@ -12405,51 +12375,51 @@
             <w:r w:rsidR="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Übergang von Nutzen, Lasten und</w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gefahr)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B386C5A" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="00FE08C6" w:rsidP="00E65490">
+          <w:p w14:paraId="48D43315" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="00FE08C6" w:rsidP="00E65490">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2473"/>
                 <w:tab w:val="left" w:pos="2756"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -12641,101 +12611,101 @@
             <w:r w:rsidR="004F76AB" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004F76AB" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="0005226A" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EA181AE" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00160C4B">
+          <w:p w14:paraId="0FB89528" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00160C4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="301"/>
                 <w:tab w:val="left" w:pos="2587"/>
                 <w:tab w:val="left" w:pos="3012"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="26227DF3" w14:textId="77777777" w:rsidTr="008B3D06">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="40039E9D" w14:textId="77777777" w:rsidTr="008B3D06">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3133AE0B" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="008B3D06">
+          <w:p w14:paraId="026DCBAB" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="008B3D06">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Handänderungssteuern zulasten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26A8A2A8" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002F6DF3">
+          <w:p w14:paraId="492B03B0" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -12750,51 +12720,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Veräusserer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E74C586" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002F6DF3">
+          <w:p w14:paraId="123942FF" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -12817,51 +12787,51 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Erwerber</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50CA6BE3" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002F6DF3">
+          <w:p w14:paraId="39CBE2C4" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="376" w:hanging="376"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -12876,51 +12846,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>je zur Hälfte</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0099C4E0" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002F6DF3">
+          <w:p w14:paraId="5DC74089" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="376" w:hanging="376"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13014,84 +12984,84 @@
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="4ABB5820" w14:textId="77777777" w:rsidTr="008B3D06">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="6A4D6A3F" w14:textId="77777777" w:rsidTr="008B3D06">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14468C14" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="008B3D06">
+          <w:p w14:paraId="65E8B484" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="008B3D06">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Grundbuchgebühren zulasten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71788E1A" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="2B6210BC" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13106,51 +13076,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Veräusserer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38F071CC" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="6C28BB89" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13173,51 +13143,51 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Erwerber</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B4A6204" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="71AF5C4B" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="376" w:hanging="376"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13232,51 +13202,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>je zur Hälfte</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F9F3B85" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="6F74AE3E" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="376" w:hanging="376"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13370,98 +13340,98 @@
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="70C47204" w14:textId="77777777" w:rsidTr="008B3D06">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="18F938DF" w14:textId="77777777" w:rsidTr="008B3D06">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10309261" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="008B3D06">
+          <w:p w14:paraId="36F1D81E" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="008B3D06">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vermessungs- und Vermarkungskosten des Geometers zulasten</w:t>
             </w:r>
             <w:r w:rsidR="00B61931" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B61931" w:rsidRPr="002B7D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(nur bei Grenzänderungen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="326C430B" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="76FCB995" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13476,51 +13446,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Veräusserer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E54D27C" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="58687C4B" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13543,51 +13513,51 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Erwerber</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="171BE8EB" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="3B752A21" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13602,51 +13572,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>je zur Hälfte</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C33B3E" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="18DE0883" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -13740,61 +13710,61 @@
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002972E9" w:rsidRPr="00546E6F" w14:paraId="33273A0F" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="002972E9" w:rsidRPr="00546E6F" w14:paraId="73122993" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5807" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B570202" w14:textId="77777777" w:rsidR="002972E9" w:rsidRPr="00546E6F" w:rsidRDefault="002972E9" w:rsidP="00043CF9">
+          <w:p w14:paraId="2C078E17" w14:textId="77777777" w:rsidR="002972E9" w:rsidRPr="00546E6F" w:rsidRDefault="002972E9" w:rsidP="00043CF9">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Erwirbt der Veräusserer ein selbgenutztes Ersatzobjekt</w:t>
             </w:r>
             <w:r w:rsidR="004F76AB" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -13803,51 +13773,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="0005226A" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F4D8A0" w14:textId="77777777" w:rsidR="002972E9" w:rsidRPr="00546E6F" w:rsidRDefault="002972E9" w:rsidP="002A5A93">
+          <w:p w14:paraId="38E2E258" w14:textId="77777777" w:rsidR="002972E9" w:rsidRPr="00546E6F" w:rsidRDefault="002972E9" w:rsidP="002A5A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="1021"/>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -13922,85 +13892,85 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="5962AE54" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="67339B40" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4076" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02EB1351" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="1AD1E3EA" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sofern Bauland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F50B0F1" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002A5A93">
+          <w:p w14:paraId="01215710" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002A5A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1729"/>
                 <w:tab w:val="left" w:pos="2161"/>
                 <w:tab w:val="left" w:pos="2750"/>
                 <w:tab w:val="left" w:pos="3175"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Voll erschlossen</w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -14089,81 +14059,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25A0CEF8" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002643D9">
+          <w:p w14:paraId="7715A620" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002643D9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1878"/>
                 <w:tab w:val="left" w:pos="2175"/>
                 <w:tab w:val="left" w:pos="3012"/>
                 <w:tab w:val="left" w:pos="3437"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wenn nicht, wer bezahlt die Erschliessungskoste</w:t>
             </w:r>
             <w:r w:rsidR="000D187E" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2530BA2A" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002A5A93">
+          <w:p w14:paraId="14930500" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002A5A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1729"/>
                 <w:tab w:val="left" w:pos="2155"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -14239,157 +14209,157 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Erwerber</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="66BC679D" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="00546E6F" w14:paraId="4F8726FC" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5807" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39C6BAE3" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002F6DF3">
+          <w:p w14:paraId="41D7E6AD" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Handelt es sich beim Veräusserungsobjekt um die Familienwohnung des Veräusserers</w:t>
             </w:r>
             <w:r w:rsidR="00FE2921" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FE2921" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="0005226A" w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17FC5F4C" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="00546E6F" w:rsidRDefault="00E65490" w:rsidP="002F6DF3">
+          <w:p w14:paraId="12B9616D" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="00546E6F" w:rsidRDefault="00E65490" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- Falls ja; </w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Zustimmung durch Mitunterzeichnung Ehegatte im Vertrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47E0AF5D" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="00546E6F" w:rsidRDefault="00E65490" w:rsidP="002F6DF3">
+          <w:p w14:paraId="6CDB5F9F" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="00546E6F" w:rsidRDefault="00E65490" w:rsidP="002F6DF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="1021"/>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11B46AF0" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002F6DF3">
+          <w:p w14:paraId="36F04C7A" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00546E6F" w:rsidRDefault="000D7D15" w:rsidP="002F6DF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="1021"/>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -14463,51 +14433,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51773F18" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="00546E6F" w:rsidRDefault="00E65490" w:rsidP="002F6DF3">
+          <w:p w14:paraId="3BB2A595" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="00546E6F" w:rsidRDefault="00E65490" w:rsidP="002F6DF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="454"/>
                 <w:tab w:val="left" w:pos="1021"/>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -14584,93 +14554,100 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>separate Erklärung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002972E9" w:rsidRPr="00546E6F" w14:paraId="4E672042" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="002972E9" w:rsidRPr="00546E6F" w14:paraId="7B501C23" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5807" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64DFE174" w14:textId="3FF4F5BD" w:rsidR="002972E9" w:rsidRPr="00546E6F" w:rsidRDefault="00D829B1" w:rsidP="00043CF9">
+          <w:p w14:paraId="0EEF73EE" w14:textId="77777777" w:rsidR="002972E9" w:rsidRPr="00546E6F" w:rsidRDefault="002972E9" w:rsidP="00043CF9">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Wie wird das Objekt übergeben?</w:t>
+            <w:r w:rsidRPr="00546E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ist das Veräusserungsobjekt vermietet</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61931" w:rsidRPr="00546E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/verpachtet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD8FCCC" w14:textId="31B14B62" w:rsidR="002972E9" w:rsidRPr="00546E6F" w:rsidRDefault="002972E9" w:rsidP="00D829B1">
+          <w:p w14:paraId="133F37E6" w14:textId="77777777" w:rsidR="002972E9" w:rsidRPr="00546E6F" w:rsidRDefault="002972E9" w:rsidP="00043CF9">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="456"/>
+                <w:tab w:val="left" w:pos="454"/>
+                <w:tab w:val="left" w:pos="1021"/>
                 <w:tab w:val="left" w:pos="1418"/>
-                <w:tab w:val="left" w:pos="2299"/>
-                <w:tab w:val="left" w:pos="2732"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
@@ -14680,57 +14657,51 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>gereimt/gereinigt</w:t>
+              <w:t>ja</w:t>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
@@ -14741,88 +14712,82 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00546E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>besenrein</w:t>
+              <w:t>nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="654D7172" w14:textId="77777777" w:rsidR="000D6C3F" w:rsidRDefault="000D6C3F">
+    <w:p w14:paraId="4B5463A6" w14:textId="77777777" w:rsidR="000D6C3F" w:rsidRDefault="000D6C3F">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4076"/>
         <w:gridCol w:w="5700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="001E1214" w14:paraId="649D84B8" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="001E1214" w14:paraId="6AD0AD28" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4076" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67060AB6" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="00160C4B">
+          <w:p w14:paraId="7F7FB7BC" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="00160C4B">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Bestehende Miet- und/oder </w:t>
             </w:r>
             <w:r w:rsidR="00FE2921">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
@@ -14849,51 +14814,51 @@
             <w:r w:rsidR="00FE2921" w:rsidRPr="00287DF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0005226A" w:rsidRPr="00287DF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD5E253" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRDefault="000D7D15" w:rsidP="00BD1BF0">
+          <w:p w14:paraId="61B89EBB" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRDefault="000D7D15" w:rsidP="00BD1BF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1027"/>
                 <w:tab w:val="left" w:pos="1453"/>
                 <w:tab w:val="left" w:pos="2587"/>
                 <w:tab w:val="left" w:pos="2893"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -15066,51 +15031,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pächter ist </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rwerber</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41586DCF" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRDefault="00A779DD" w:rsidP="00160C4B">
+          <w:p w14:paraId="02AE5A75" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRDefault="00A779DD" w:rsidP="00160C4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1027"/>
                 <w:tab w:val="left" w:pos="1453"/>
                 <w:tab w:val="left" w:pos="2587"/>
                 <w:tab w:val="left" w:pos="3012"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Personalien</w:t>
             </w:r>
             <w:r w:rsidR="000D7D15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15172,51 +15137,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000D7D15" w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000D7D15" w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000D7D15" w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78796826" w14:textId="77777777" w:rsidR="00C93AB5" w:rsidRPr="001E1214" w:rsidRDefault="00E65490" w:rsidP="00160C4B">
+          <w:p w14:paraId="75D0EAE8" w14:textId="77777777" w:rsidR="00C93AB5" w:rsidRPr="001E1214" w:rsidRDefault="00E65490" w:rsidP="00160C4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1027"/>
                 <w:tab w:val="left" w:pos="1453"/>
                 <w:tab w:val="left" w:pos="2587"/>
                 <w:tab w:val="left" w:pos="3012"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00C93AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -15281,104 +15246,104 @@
             <w:r w:rsidR="00C93AB5" w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C93AB5" w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C93AB5" w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="001E1214" w14:paraId="4CACA681" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="001E1214" w14:paraId="24907B5B" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4076" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09F97E0F" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="007C31CC">
+          <w:p w14:paraId="628FD76F" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="007C31CC">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wird das Grundstück verwaltet</w:t>
             </w:r>
             <w:r w:rsidR="00ED2A01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00ED2A01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00ED2A01" w:rsidRPr="00ED2A01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(z.B. bei Stockwerk- und Miteigentum)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4365B88D" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="002A5A93">
+          <w:p w14:paraId="43489990" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="002A5A93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1055"/>
                 <w:tab w:val="left" w:pos="1480"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -15452,51 +15417,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3065CE6B" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="007C31CC">
+          <w:p w14:paraId="5337F3CA" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="007C31CC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2155"/>
                 <w:tab w:val="left" w:pos="2495"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Wenn ja, bitte Verwalter angeben: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -15553,56 +15518,56 @@
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="001E1214" w14:paraId="6EBBE69E" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="001E1214" w14:paraId="1C25F04B" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="167C6F38" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="00B61931">
+          <w:p w14:paraId="55D905E8" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="00B61931">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Abrech</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00350EA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1214">
@@ -15708,51 +15673,51 @@
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00160C4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Perimeterbeiträge</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00160C4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>, Miet-/Pachtzinseinnahmen, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC36E57" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="00BE6994">
+          <w:p w14:paraId="01C489CD" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="00BE6994">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2155"/>
                 <w:tab w:val="left" w:pos="2495"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -15833,51 +15798,51 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>inkl. Heiz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>materialvorrat</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A6CE5E1" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="6BE71BE4" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1169"/>
                 <w:tab w:val="left" w:pos="1594"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -15898,101 +15863,101 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00042782" w:rsidRPr="001E1214" w14:paraId="71E2C7E7" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="00042782" w:rsidRPr="001E1214" w14:paraId="7ECB373F" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="398B1B3C" w14:textId="77777777" w:rsidR="00042782" w:rsidRPr="001E1214" w:rsidRDefault="00042782" w:rsidP="00042782">
+          <w:p w14:paraId="76803E64" w14:textId="77777777" w:rsidR="00042782" w:rsidRPr="001E1214" w:rsidRDefault="00042782" w:rsidP="00042782">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00042782">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Elektrische Hausinstallationen</w:t>
             </w:r>
             <w:r w:rsidR="0078060C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0078060C" w:rsidRPr="00ED2A01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="0078060C" w:rsidRPr="00ED2A01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28A08C90" w14:textId="77777777" w:rsidR="00042782" w:rsidRPr="001E1214" w:rsidRDefault="00042782" w:rsidP="00042782">
+          <w:p w14:paraId="30E677AB" w14:textId="77777777" w:rsidR="00042782" w:rsidRPr="001E1214" w:rsidRDefault="00042782" w:rsidP="00042782">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2155"/>
                 <w:tab w:val="left" w:pos="2495"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -16072,51 +16037,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="323D39E5" w14:textId="77777777" w:rsidR="00042782" w:rsidRPr="001E1214" w:rsidRDefault="00042782" w:rsidP="00042782">
+          <w:p w14:paraId="14899FFC" w14:textId="77777777" w:rsidR="00042782" w:rsidRPr="001E1214" w:rsidRDefault="00042782" w:rsidP="00042782">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1169"/>
                 <w:tab w:val="left" w:pos="1594"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kosten im Zusammenhang mit Kontrolle </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -16189,91 +16154,85 @@
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00042782" w:rsidRPr="001E1214" w14:paraId="51618869" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="00042782" w:rsidRPr="001E1214" w14:paraId="355E60D6" w14:textId="77777777" w:rsidTr="00B2197C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4076" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="241BCE39" w14:textId="77777777" w:rsidR="00042782" w:rsidRPr="001E1214" w:rsidRDefault="00042782" w:rsidP="00042782">
+          <w:p w14:paraId="55136EA3" w14:textId="77777777" w:rsidR="00042782" w:rsidRPr="001E1214" w:rsidRDefault="00042782" w:rsidP="00042782">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventar </w:t>
             </w:r>
             <w:r w:rsidRPr="00160C4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(falls ja, detaillierte Inventarliste dem Grundbuchamt einreichen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59C32A5C" w14:textId="77777777" w:rsidR="00042782" w:rsidRPr="001E1214" w:rsidRDefault="00042782" w:rsidP="00042782">
+          <w:p w14:paraId="65883BB4" w14:textId="77777777" w:rsidR="00042782" w:rsidRPr="001E1214" w:rsidRDefault="00042782" w:rsidP="00042782">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3437"/>
                 <w:tab w:val="left" w:pos="4004"/>
                 <w:tab w:val="left" w:pos="4313"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -16293,51 +16252,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F3CFA78" w14:textId="77777777" w:rsidR="00042782" w:rsidRPr="001E1214" w:rsidRDefault="00042782" w:rsidP="00042782">
+          <w:p w14:paraId="36675616" w14:textId="77777777" w:rsidR="00042782" w:rsidRPr="001E1214" w:rsidRDefault="00042782" w:rsidP="00042782">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2445"/>
                 <w:tab w:val="left" w:pos="4004"/>
                 <w:tab w:val="left" w:pos="4313"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="319" w:hanging="319"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -16450,148 +16409,363 @@
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00B2197C" w:rsidRPr="00AE2E61" w14:paraId="1377089B" w14:textId="77777777" w:rsidTr="005E237A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4076" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42D711AE" w14:textId="77777777" w:rsidR="00B2197C" w:rsidRPr="00AE2E61" w:rsidRDefault="00B2197C" w:rsidP="005E237A">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E4E87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Wurden in den letzten 2 Jahren Umbauten vorgenommen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FCE21EB" w14:textId="77777777" w:rsidR="00B2197C" w:rsidRPr="00AE2E61" w:rsidRDefault="00B2197C" w:rsidP="005E237A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1344"/>
+                <w:tab w:val="left" w:pos="3437"/>
+                <w:tab w:val="left" w:pos="4004"/>
+                <w:tab w:val="left" w:pos="4313"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:ind w:left="319" w:hanging="319"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>nein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AE2E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>ja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Falls</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja, welche und wann: …...………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F808D1" w14:textId="77777777" w:rsidR="00B2197C" w:rsidRPr="006E4E87" w:rsidRDefault="00B2197C" w:rsidP="005E237A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3437"/>
+                <w:tab w:val="left" w:pos="4004"/>
+                <w:tab w:val="left" w:pos="4313"/>
+              </w:tabs>
+              <w:spacing w:line="260" w:lineRule="atLeast"/>
+              <w:ind w:left="319" w:hanging="319"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>………………………………</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E4E87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>………………</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>……………………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25BB148A" w14:textId="77777777" w:rsidR="004558F7" w:rsidRDefault="004558F7" w:rsidP="000D08BC">
+    <w:p w14:paraId="00B5B93A" w14:textId="77777777" w:rsidR="004558F7" w:rsidRDefault="004558F7" w:rsidP="000D08BC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="387"/>
         <w:gridCol w:w="9389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F795D" w:rsidRPr="001E1214" w14:paraId="30AF5E8E" w14:textId="77777777" w:rsidTr="008D1BEF">
+      <w:tr w:rsidR="004F795D" w:rsidRPr="001E1214" w14:paraId="008CE74D" w14:textId="77777777" w:rsidTr="008D1BEF">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="150FB74B" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="001E1214" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="568FA47C" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="001E1214" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9389" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16F784D3" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="001E1214" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="5FA60EA6" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="001E1214" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Allfällige weitere Bestimmungen, die in den Vertrag aufzunehmen sind:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="001E1214" w14:paraId="5B82D224" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="001E1214" w14:paraId="59A81B24" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="754"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52CB4780" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="003F4945" w:rsidRDefault="000D7D15" w:rsidP="00F94A4F">
+          <w:p w14:paraId="38922527" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="003F4945" w:rsidRDefault="000D7D15" w:rsidP="00F94A4F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -16637,121 +16811,121 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44C48459" w14:textId="77777777" w:rsidR="004558F7" w:rsidRDefault="004558F7" w:rsidP="000D08BC">
+    <w:p w14:paraId="21260E72" w14:textId="77777777" w:rsidR="004558F7" w:rsidRDefault="004558F7" w:rsidP="000D08BC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="387"/>
         <w:gridCol w:w="9389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F4945" w:rsidRPr="001E1214" w14:paraId="4D7D63D2" w14:textId="77777777" w:rsidTr="008D1BEF">
+      <w:tr w:rsidR="003F4945" w:rsidRPr="001E1214" w14:paraId="4A924A9C" w14:textId="77777777" w:rsidTr="008D1BEF">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="421618EF" w14:textId="77777777" w:rsidR="003F4945" w:rsidRPr="001E1214" w:rsidRDefault="003F4945" w:rsidP="003F4945">
+          <w:p w14:paraId="4C04E123" w14:textId="77777777" w:rsidR="003F4945" w:rsidRPr="001E1214" w:rsidRDefault="003F4945" w:rsidP="003F4945">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9389" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64C7510E" w14:textId="77777777" w:rsidR="003F4945" w:rsidRPr="001E1214" w:rsidRDefault="003F4945" w:rsidP="005A1719">
+          <w:p w14:paraId="723DDE9E" w14:textId="77777777" w:rsidR="003F4945" w:rsidRPr="001E1214" w:rsidRDefault="003F4945" w:rsidP="005A1719">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Zu begründende Dienstbarkeit</w:t>
             </w:r>
             <w:r w:rsidR="00A779DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
@@ -16816,63 +16990,63 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Strasse / Weg</w:t>
             </w:r>
             <w:r w:rsidR="00231D69" w:rsidRPr="00160C4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="001E1214" w14:paraId="56375945" w14:textId="77777777" w:rsidTr="00792AA4">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="001E1214" w14:paraId="1B581FC8" w14:textId="77777777" w:rsidTr="00792AA4">
         <w:trPr>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E6B520B" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="009A2DC7">
+          <w:p w14:paraId="69451C36" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -16918,171 +17092,171 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24688DC6" w14:textId="77777777" w:rsidR="004F795D" w:rsidRDefault="004F795D" w:rsidP="000D08BC">
+    <w:p w14:paraId="1EC7FF2B" w14:textId="77777777" w:rsidR="004F795D" w:rsidRDefault="004F795D" w:rsidP="000D08BC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="387"/>
         <w:gridCol w:w="9389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F4945" w:rsidRPr="001E1214" w14:paraId="4D59FE6C" w14:textId="77777777" w:rsidTr="008D1BEF">
+      <w:tr w:rsidR="003F4945" w:rsidRPr="001E1214" w14:paraId="15B882BC" w14:textId="77777777" w:rsidTr="008D1BEF">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="387" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A13B95F" w14:textId="77777777" w:rsidR="003F4945" w:rsidRPr="001E1214" w:rsidRDefault="00F90B5D" w:rsidP="009A2DC7">
+          <w:p w14:paraId="7994E158" w14:textId="77777777" w:rsidR="003F4945" w:rsidRPr="001E1214" w:rsidRDefault="00F90B5D" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="003F4945" w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9389" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41BB668D" w14:textId="77777777" w:rsidR="003F4945" w:rsidRPr="001E1214" w:rsidRDefault="0041269C" w:rsidP="0041269C">
+          <w:p w14:paraId="5F95ED2B" w14:textId="77777777" w:rsidR="003F4945" w:rsidRPr="001E1214" w:rsidRDefault="0041269C" w:rsidP="0041269C">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Zu begründende Vormerkung (z. B.</w:t>
             </w:r>
             <w:r w:rsidR="00D60647">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vorkaufsrecht):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="001E1214" w14:paraId="7217BDF6" w14:textId="77777777" w:rsidTr="00792AA4">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="001E1214" w14:paraId="4EEFA759" w14:textId="77777777" w:rsidTr="00792AA4">
         <w:trPr>
           <w:trHeight w:val="452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10824EDA" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="009A2DC7">
+          <w:p w14:paraId="627C204A" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="001E1214" w:rsidRDefault="000D7D15" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -17128,168 +17302,168 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13DF6C1F" w14:textId="77777777" w:rsidR="003F4945" w:rsidRPr="005F17AC" w:rsidRDefault="003F4945" w:rsidP="000D08BC">
+    <w:p w14:paraId="5AF3F3D2" w14:textId="77777777" w:rsidR="003F4945" w:rsidRPr="005F17AC" w:rsidRDefault="003F4945" w:rsidP="000D08BC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B280C" w:rsidRPr="001E1214" w14:paraId="6D5528CE" w14:textId="77777777" w:rsidTr="008D1BEF">
+      <w:tr w:rsidR="009B280C" w:rsidRPr="001E1214" w14:paraId="1281F62C" w14:textId="77777777" w:rsidTr="008D1BEF">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7D43AE82" w14:textId="77777777" w:rsidR="009B280C" w:rsidRPr="001E1214" w:rsidRDefault="00F90B5D" w:rsidP="00B64C6A">
+          <w:p w14:paraId="5BDDAE1B" w14:textId="77777777" w:rsidR="009B280C" w:rsidRPr="001E1214" w:rsidRDefault="00F90B5D" w:rsidP="00B64C6A">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="-34" w:right="-113"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="009B280C" w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="288ABBD8" w14:textId="77777777" w:rsidR="00B64C6A" w:rsidRPr="001E1214" w:rsidRDefault="009B280C" w:rsidP="008D1BEF">
+          <w:p w14:paraId="626D3472" w14:textId="77777777" w:rsidR="00B64C6A" w:rsidRPr="001E1214" w:rsidRDefault="009B280C" w:rsidP="008D1BEF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="2442"/>
                 <w:tab w:val="left" w:pos="4710"/>
                 <w:tab w:val="left" w:pos="4994"/>
                 <w:tab w:val="left" w:pos="6411"/>
                 <w:tab w:val="left" w:pos="6695"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vertragsentwurf an</w:t>
             </w:r>
             <w:r w:rsidR="002806F4" w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D7D15" w:rsidRPr="00C93AB5" w14:paraId="5BA5BC03" w14:textId="77777777" w:rsidTr="00043CF9">
+      <w:tr w:rsidR="000D7D15" w:rsidRPr="00C93AB5" w14:paraId="4B3E225C" w14:textId="77777777" w:rsidTr="00043CF9">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="770B50C8" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="008D1BEF" w:rsidRDefault="000D7D15" w:rsidP="00C93AB5">
+          <w:p w14:paraId="1ECDBA06" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="008D1BEF" w:rsidRDefault="000D7D15" w:rsidP="00C93AB5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="316"/>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="2436"/>
                 <w:tab w:val="left" w:pos="4279"/>
                 <w:tab w:val="left" w:pos="4562"/>
                 <w:tab w:val="left" w:pos="5271"/>
                 <w:tab w:val="left" w:pos="5838"/>
                 <w:tab w:val="left" w:pos="6972"/>
                 <w:tab w:val="left" w:pos="7255"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D1BEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
@@ -17695,51 +17869,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008D1BEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008D1BEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008D1BEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="082702DE" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00C93AB5" w:rsidRDefault="000D7D15" w:rsidP="00C93AB5">
+          <w:p w14:paraId="556628F5" w14:textId="77777777" w:rsidR="000D7D15" w:rsidRPr="00C93AB5" w:rsidRDefault="000D7D15" w:rsidP="00C93AB5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="316"/>
                 <w:tab w:val="left" w:pos="2165"/>
                 <w:tab w:val="left" w:pos="2436"/>
                 <w:tab w:val="left" w:pos="4710"/>
                 <w:tab w:val="left" w:pos="5129"/>
                 <w:tab w:val="left" w:pos="5838"/>
                 <w:tab w:val="left" w:pos="6654"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D1BEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -17825,157 +17999,157 @@
             <w:r w:rsidRPr="008D1BEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008D1BEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C93AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>per Post</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="002AB63B" w14:textId="77777777" w:rsidR="0083025B" w:rsidRPr="00C93AB5" w:rsidRDefault="0083025B" w:rsidP="008D1BEF">
+    <w:p w14:paraId="29B8F7B8" w14:textId="77777777" w:rsidR="0083025B" w:rsidRPr="00C93AB5" w:rsidRDefault="0083025B" w:rsidP="008D1BEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="019DA192" w14:textId="77777777" w:rsidR="000D187E" w:rsidRPr="00C93AB5" w:rsidRDefault="000D187E" w:rsidP="008D1BEF">
+    <w:p w14:paraId="38040E95" w14:textId="77777777" w:rsidR="000D187E" w:rsidRPr="00C93AB5" w:rsidRDefault="000D187E" w:rsidP="008D1BEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="6379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F795D" w:rsidRPr="001E1214" w14:paraId="5C34B5E7" w14:textId="77777777" w:rsidTr="0083025B">
+      <w:tr w:rsidR="004F795D" w:rsidRPr="001E1214" w14:paraId="1AD056E8" w14:textId="77777777" w:rsidTr="0083025B">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="174C10FF" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="001E1214" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="0EB04193" w14:textId="77777777" w:rsidR="004F795D" w:rsidRPr="001E1214" w:rsidRDefault="004F795D" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kontaktadresse für allfällige Rückfragen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E65490" w:rsidRPr="00BA71B4" w14:paraId="3D86C373" w14:textId="77777777" w:rsidTr="00E65490">
+      <w:tr w:rsidR="00E65490" w:rsidRPr="00BA71B4" w14:paraId="7079A85B" w14:textId="77777777" w:rsidTr="00E65490">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D3344F8" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="002F64D8" w:rsidRDefault="00E65490" w:rsidP="00380540">
+          <w:p w14:paraId="45A2C617" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="002F64D8" w:rsidRDefault="00E65490" w:rsidP="00380540">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name, Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62E9C711" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="00BA71B4" w:rsidRDefault="00E65490" w:rsidP="00831AB4">
+          <w:p w14:paraId="109648F5" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="00BA71B4" w:rsidRDefault="00E65490" w:rsidP="00831AB4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="315"/>
                 <w:tab w:val="left" w:pos="1021"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2583"/>
                 <w:tab w:val="left" w:pos="2952"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -18195,92 +18369,92 @@
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E65490" w:rsidRPr="00BA71B4" w14:paraId="05BAE2A3" w14:textId="77777777" w:rsidTr="00E65490">
+      <w:tr w:rsidR="00E65490" w:rsidRPr="00BA71B4" w14:paraId="456F6AF4" w14:textId="77777777" w:rsidTr="00E65490">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7604D84F" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="002F64D8" w:rsidRDefault="00E65490" w:rsidP="00380540">
+          <w:p w14:paraId="063CA499" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="002F64D8" w:rsidRDefault="00E65490" w:rsidP="00380540">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32EB3E1E" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="00BA71B4" w:rsidRDefault="00E65490" w:rsidP="00831AB4">
+          <w:p w14:paraId="5F8326AC" w14:textId="77777777" w:rsidR="00E65490" w:rsidRPr="00BA71B4" w:rsidRDefault="00E65490" w:rsidP="00831AB4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="315"/>
                 <w:tab w:val="left" w:pos="1021"/>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2583"/>
                 <w:tab w:val="left" w:pos="2952"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -18500,322 +18674,322 @@
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A5A93" w:rsidRPr="001E1214" w14:paraId="0E1E87EA" w14:textId="77777777" w:rsidTr="00E65490">
+      <w:tr w:rsidR="002A5A93" w:rsidRPr="001E1214" w14:paraId="7D8A2218" w14:textId="77777777" w:rsidTr="00E65490">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D95439B" w14:textId="77777777" w:rsidR="002A5A93" w:rsidRPr="001E1214" w:rsidRDefault="002A5A93" w:rsidP="00ED3E0F">
+          <w:p w14:paraId="5E66DDA4" w14:textId="77777777" w:rsidR="002A5A93" w:rsidRPr="001E1214" w:rsidRDefault="002A5A93" w:rsidP="00ED3E0F">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A5A93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ort / Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="124F7A96" w14:textId="77777777" w:rsidR="002A5A93" w:rsidRPr="001E1214" w:rsidRDefault="002A5A93" w:rsidP="00F94A4F">
+          <w:p w14:paraId="2B51D5F7" w14:textId="77777777" w:rsidR="002A5A93" w:rsidRPr="001E1214" w:rsidRDefault="002A5A93" w:rsidP="00F94A4F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="320"/>
                 <w:tab w:val="left" w:pos="2417"/>
                 <w:tab w:val="left" w:pos="2730"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B422AD" w:rsidRPr="001E1214" w14:paraId="67C0B0EF" w14:textId="77777777" w:rsidTr="00E65490">
+      <w:tr w:rsidR="00B422AD" w:rsidRPr="001E1214" w14:paraId="4FD73724" w14:textId="77777777" w:rsidTr="00E65490">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4450D10F" w14:textId="77777777" w:rsidR="00B422AD" w:rsidRPr="001E1214" w:rsidRDefault="00B422AD" w:rsidP="00611D21">
+          <w:p w14:paraId="374AE9DB" w14:textId="77777777" w:rsidR="00B422AD" w:rsidRPr="001E1214" w:rsidRDefault="00B422AD" w:rsidP="00611D21">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unterschrift </w:t>
             </w:r>
             <w:r w:rsidR="00611D21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>des</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0070623D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Auftraggeber</w:t>
             </w:r>
             <w:r w:rsidR="00611D21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B70F700" w14:textId="77777777" w:rsidR="00B422AD" w:rsidRPr="001E1214" w:rsidRDefault="00B422AD" w:rsidP="009A2DC7">
+          <w:p w14:paraId="4FFA4934" w14:textId="77777777" w:rsidR="00B422AD" w:rsidRPr="001E1214" w:rsidRDefault="00B422AD" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00611D21" w:rsidRPr="001E1214" w14:paraId="43C36B9E" w14:textId="77777777" w:rsidTr="00E65490">
+      <w:tr w:rsidR="00611D21" w:rsidRPr="001E1214" w14:paraId="7578388B" w14:textId="77777777" w:rsidTr="00E65490">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6650BD6E" w14:textId="77777777" w:rsidR="00611D21" w:rsidRPr="001E1214" w:rsidRDefault="00611D21" w:rsidP="00982BB7">
+          <w:p w14:paraId="0E6B4576" w14:textId="77777777" w:rsidR="00611D21" w:rsidRPr="001E1214" w:rsidRDefault="00611D21" w:rsidP="00982BB7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Unterschrift des Grundeigentümers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4280016C" w14:textId="77777777" w:rsidR="00611D21" w:rsidRPr="001E1214" w:rsidRDefault="00611D21" w:rsidP="009A2DC7">
+          <w:p w14:paraId="44546A20" w14:textId="77777777" w:rsidR="00611D21" w:rsidRPr="001E1214" w:rsidRDefault="00611D21" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B046F01" w14:textId="77777777" w:rsidR="0083025B" w:rsidRDefault="0083025B" w:rsidP="00E10F6F">
+    <w:p w14:paraId="201E346B" w14:textId="77777777" w:rsidR="0083025B" w:rsidRDefault="0083025B" w:rsidP="00E10F6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="342354B4" w14:textId="77777777" w:rsidR="000D187E" w:rsidRPr="00E10F6F" w:rsidRDefault="000D187E" w:rsidP="00E10F6F">
+    <w:p w14:paraId="41CDB387" w14:textId="77777777" w:rsidR="000D187E" w:rsidRPr="00E10F6F" w:rsidRDefault="000D187E" w:rsidP="00E10F6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="7513"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B64C6A" w:rsidRPr="001E1214" w14:paraId="0F4A8A85" w14:textId="77777777" w:rsidTr="00EC7449">
+      <w:tr w:rsidR="00B64C6A" w:rsidRPr="001E1214" w14:paraId="757A0BC2" w14:textId="77777777" w:rsidTr="00EC7449">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC" w:themeFill="accent5" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7540FA" w14:textId="77777777" w:rsidR="00B64C6A" w:rsidRPr="001E1214" w:rsidRDefault="00B64C6A" w:rsidP="002F6DF3">
+          <w:p w14:paraId="0B6D26E6" w14:textId="77777777" w:rsidR="00B64C6A" w:rsidRPr="001E1214" w:rsidRDefault="00B64C6A" w:rsidP="002F6DF3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Durch das Grundbuchamt auszufüllen</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E10F6F" w:rsidRPr="001E1214" w14:paraId="7C7F6645" w14:textId="77777777" w:rsidTr="00831AB4">
+      <w:tr w:rsidR="00E10F6F" w:rsidRPr="001E1214" w14:paraId="463BAB73" w14:textId="77777777" w:rsidTr="00831AB4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39B0BFAC" w14:textId="77777777" w:rsidR="00E10F6F" w:rsidRPr="001E1214" w:rsidRDefault="002A5A93" w:rsidP="009A2DC7">
+          <w:p w14:paraId="6622193F" w14:textId="77777777" w:rsidR="00E10F6F" w:rsidRPr="001E1214" w:rsidRDefault="002A5A93" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Auftrag erhalten</w:t>
             </w:r>
             <w:r w:rsidR="0032719D" w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB5FB88" w14:textId="77777777" w:rsidR="00E10F6F" w:rsidRPr="001E1214" w:rsidRDefault="006E09B2" w:rsidP="009A2DC7">
+          <w:p w14:paraId="452F64D2" w14:textId="77777777" w:rsidR="00E10F6F" w:rsidRPr="001E1214" w:rsidRDefault="006E09B2" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -18860,90 +19034,90 @@
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81B79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E10F6F" w:rsidRPr="001E1214" w14:paraId="26CECBF5" w14:textId="77777777" w:rsidTr="00831AB4">
+      <w:tr w:rsidR="00E10F6F" w:rsidRPr="001E1214" w14:paraId="327E80A4" w14:textId="77777777" w:rsidTr="00831AB4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E836B6A" w14:textId="77777777" w:rsidR="00E10F6F" w:rsidRPr="001E1214" w:rsidRDefault="0032719D" w:rsidP="00365AD0">
+          <w:p w14:paraId="7A2D287A" w14:textId="77777777" w:rsidR="00E10F6F" w:rsidRPr="001E1214" w:rsidRDefault="0032719D" w:rsidP="00365AD0">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>An</w:t>
             </w:r>
             <w:r w:rsidR="00365AD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gaben von</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52BC8F35" w14:textId="77777777" w:rsidR="00E10F6F" w:rsidRPr="001E1214" w:rsidRDefault="0032719D" w:rsidP="0083025B">
+          <w:p w14:paraId="3176B806" w14:textId="77777777" w:rsidR="00E10F6F" w:rsidRPr="001E1214" w:rsidRDefault="0032719D" w:rsidP="0083025B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2305"/>
                 <w:tab w:val="left" w:pos="2681"/>
                 <w:tab w:val="left" w:pos="4006"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:ind w:left="320" w:hanging="320"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1214">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
@@ -19256,83 +19430,83 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="0083025B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00982BB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bevollmächtigter</w:t>
             </w:r>
             <w:r w:rsidR="00365AD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032719D" w:rsidRPr="00B64C6A" w14:paraId="4CA7A795" w14:textId="77777777" w:rsidTr="00831AB4">
+      <w:tr w:rsidR="0032719D" w:rsidRPr="00B64C6A" w14:paraId="3C875C6F" w14:textId="77777777" w:rsidTr="00831AB4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66733877" w14:textId="77777777" w:rsidR="0032719D" w:rsidRPr="00B64C6A" w:rsidRDefault="00B64C6A" w:rsidP="0032719D">
+          <w:p w14:paraId="3A19F1D7" w14:textId="77777777" w:rsidR="0032719D" w:rsidRPr="00B64C6A" w:rsidRDefault="00B64C6A" w:rsidP="0032719D">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bemerkungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4A0B7D" w14:textId="77777777" w:rsidR="0032719D" w:rsidRPr="00B64C6A" w:rsidRDefault="00982BB7" w:rsidP="009A2DC7">
+          <w:p w14:paraId="105F8BEA" w14:textId="77777777" w:rsidR="0032719D" w:rsidRPr="00B64C6A" w:rsidRDefault="00982BB7" w:rsidP="009A2DC7">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B64C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -19378,89 +19552,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B64C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B64C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56D4CBA1" w14:textId="77777777" w:rsidR="00E10F6F" w:rsidRPr="0083025B" w:rsidRDefault="00E10F6F" w:rsidP="00B56B20">
+    <w:p w14:paraId="2FF1F2A8" w14:textId="77777777" w:rsidR="00E10F6F" w:rsidRPr="0083025B" w:rsidRDefault="00E10F6F" w:rsidP="00B56B20">
       <w:pPr>
         <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C94CAC9" w14:textId="77777777" w:rsidR="007C31CC" w:rsidRPr="0083025B" w:rsidRDefault="00726A48" w:rsidP="00B56B20">
+    <w:p w14:paraId="6FF6D2D2" w14:textId="77777777" w:rsidR="007C31CC" w:rsidRPr="0083025B" w:rsidRDefault="00726A48" w:rsidP="00B56B20">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hinweis</w:t>
       </w:r>
       <w:r w:rsidR="007C31CC" w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zum Ausfüllen des Formulars</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33345F0E" w14:textId="77777777" w:rsidR="00752CF7" w:rsidRPr="0083025B" w:rsidRDefault="00B31EB9" w:rsidP="001B1BBD">
+    <w:p w14:paraId="6B02C08A" w14:textId="77777777" w:rsidR="00752CF7" w:rsidRPr="0083025B" w:rsidRDefault="00B31EB9" w:rsidP="001B1BBD">
       <w:pPr>
         <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bitte senden Sie d</w:t>
       </w:r>
       <w:r w:rsidR="00752CF7" w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ieses Formular </w:t>
       </w:r>
       <w:r w:rsidR="002806F4" w:rsidRPr="0083025B">
@@ -19498,135 +19672,135 @@
       <w:r w:rsidR="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>E-</w:t>
       </w:r>
       <w:r w:rsidR="00E5599D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mail)</w:t>
       </w:r>
       <w:r w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2F7459" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="002F6DF3" w:rsidRDefault="002F6DF3" w:rsidP="001B1BBD">
+    <w:p w14:paraId="63A170E1" w14:textId="77777777" w:rsidR="002F6DF3" w:rsidRPr="002F6DF3" w:rsidRDefault="002F6DF3" w:rsidP="001B1BBD">
       <w:pPr>
         <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F6DF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Falls notwendig, werden Handlungsfähigkeitszeugnisse (Auskunft über Beistandschaft und Vorsorgeauftrag)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> oder Handelsregisterauszüge</w:t>
       </w:r>
       <w:r w:rsidRPr="002F6DF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> direkt vom Grundbuchamt bestellt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668F797C" w14:textId="77777777" w:rsidR="005A1719" w:rsidRPr="0083025B" w:rsidRDefault="005A1719" w:rsidP="001B1BBD">
+    <w:p w14:paraId="43746698" w14:textId="77777777" w:rsidR="005A1719" w:rsidRPr="0083025B" w:rsidRDefault="005A1719" w:rsidP="001B1BBD">
       <w:pPr>
         <w:spacing w:before="100" w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Sofern </w:t>
       </w:r>
       <w:r w:rsidR="00611D21" w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">der Grundeigentümer </w:t>
       </w:r>
       <w:r w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>diesen Antrag nicht unterzeichnet, bzw. keine genügende Vollmacht eingereicht wird, kann aus Datenschutzgründen kein Vertragsentwurf zug</w:t>
       </w:r>
       <w:r w:rsidR="00FE6ED5" w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>stellt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29346D54" w14:textId="77777777" w:rsidR="007C31CC" w:rsidRPr="0083025B" w:rsidRDefault="007C31CC" w:rsidP="001B1BBD">
+    <w:p w14:paraId="63909C8C" w14:textId="77777777" w:rsidR="007C31CC" w:rsidRPr="0083025B" w:rsidRDefault="007C31CC" w:rsidP="001B1BBD">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:right="-57"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sollte das Rechtsgeschäft nach der Vorbereitung nicht zustande kommen, werden die Vorbereitungsgebühren nach Art.</w:t>
       </w:r>
       <w:r w:rsidR="00831AB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -19667,71 +19841,71 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>sGS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> 914.5) dem Auftraggeber in Rechnung gestellt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B52FCD7" w14:textId="77777777" w:rsidR="007C31CC" w:rsidRPr="0083025B" w:rsidRDefault="007C31CC" w:rsidP="001B1BBD">
+    <w:p w14:paraId="3DD2A411" w14:textId="77777777" w:rsidR="007C31CC" w:rsidRPr="0083025B" w:rsidRDefault="007C31CC" w:rsidP="001B1BBD">
       <w:pPr>
         <w:spacing w:before="240" w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Verfahren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BAAF55" w14:textId="77777777" w:rsidR="00326475" w:rsidRDefault="007729F7" w:rsidP="001B1BBD">
+    <w:p w14:paraId="54ECE7A8" w14:textId="77777777" w:rsidR="00326475" w:rsidRDefault="007729F7" w:rsidP="001B1BBD">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Für den Erhalt des Vertragsentwurfes </w:t>
       </w:r>
       <w:r w:rsidR="008C2F60" w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">nach Bekanntgabe der </w:t>
       </w:r>
       <w:r w:rsidR="008C2F60" w:rsidRPr="0083025B">
@@ -19778,51 +19952,51 @@
       <w:r w:rsidR="007C31CC" w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="0083025B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Werktagen zu rechnen.</w:t>
       </w:r>
       <w:r w:rsidR="00326475">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E50095" w14:textId="77777777" w:rsidR="007C31CC" w:rsidRPr="009C47B7" w:rsidRDefault="00982BB7" w:rsidP="00896134">
+    <w:p w14:paraId="1F7FFCD0" w14:textId="77777777" w:rsidR="007C31CC" w:rsidRPr="009C47B7" w:rsidRDefault="00982BB7" w:rsidP="00896134">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidR="00550035" w:rsidRPr="00A779DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="green"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -19877,103 +20051,103 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>den</w:t>
       </w:r>
       <w:r w:rsidR="00EA5CE7" w:rsidRPr="00A779DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="green"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C7215" w:rsidRPr="00A779DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:highlight w:val="green"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vertragsbestimmungen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51543084" w14:textId="77777777" w:rsidR="00896134" w:rsidRDefault="00896134" w:rsidP="008B44A8">
+    <w:p w14:paraId="0C1276CE" w14:textId="77777777" w:rsidR="00896134" w:rsidRDefault="00896134" w:rsidP="008B44A8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25D6105F" w14:textId="77777777" w:rsidR="00550035" w:rsidRPr="009C47B7" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
+    <w:p w14:paraId="3B647C00" w14:textId="77777777" w:rsidR="00550035" w:rsidRPr="009C47B7" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00550035" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vertragsparteien</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203ECCE1" w14:textId="77777777" w:rsidR="00550035" w:rsidRPr="009C47B7" w:rsidRDefault="00982BB7" w:rsidP="009C47B7">
+    <w:p w14:paraId="18F5EA90" w14:textId="77777777" w:rsidR="00550035" w:rsidRPr="009C47B7" w:rsidRDefault="00982BB7" w:rsidP="009C47B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:ind w:left="2127" w:hanging="2127"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Natürliche Personen:</w:t>
       </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003C7215" w:rsidRPr="009C47B7">
@@ -20052,283 +20226,274 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>beteiligten</w:t>
       </w:r>
       <w:r w:rsidR="0095743A" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C7215" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Personen</w:t>
       </w:r>
       <w:r w:rsidR="0095743A" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003C7215" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mit</w:t>
       </w:r>
       <w:r w:rsidR="0095743A" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00550035" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Name</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Name,</w:t>
+      </w:r>
+      <w:r w:rsidR="0095743A" w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00550035" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>Vorname</w:t>
+      </w:r>
+      <w:r w:rsidR="00546E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00550035" w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00546E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00550035" w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0095743A" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00550035" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Vorname</w:t>
+        <w:t>Geburtsdatum,</w:t>
+      </w:r>
+      <w:r w:rsidR="0095743A" w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00171077" w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geschlecht, </w:t>
+      </w:r>
+      <w:r w:rsidR="00550035" w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Heimatort</w:t>
       </w:r>
       <w:r w:rsidR="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:r w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00546E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0057352A" w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidR="00550035" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...6 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Adresse</w:t>
+      </w:r>
+      <w:r w:rsidR="0057352A" w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:r w:rsidR="00171077" w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wohnort</w:t>
+      </w:r>
+      <w:r w:rsidR="0095743A" w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00550035" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0095743A" w:rsidRPr="009C47B7">
+        <w:t>zu</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1F74" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00550035" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Geburtsdatum,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0095743A" w:rsidRPr="009C47B7">
+        <w:t>bezeichnen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00171077" w:rsidRPr="009C47B7">
-[...19 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Für Personen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64C6A" w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>mit ausländischer Staatsangehörigkeit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gelten zusätzliche Bestimmungen. Wenden Sie sich diesb</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64C6A" w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00546E6F">
-[...61 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Für Personen </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>züglich an das Grundbuchamt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24468857" w14:textId="77777777" w:rsidR="001007DF" w:rsidRPr="009C47B7" w:rsidRDefault="001007DF" w:rsidP="009C47B7">
+    <w:p w14:paraId="2D3452A2" w14:textId="77777777" w:rsidR="001007DF" w:rsidRPr="009C47B7" w:rsidRDefault="001007DF" w:rsidP="009C47B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="2127" w:hanging="2127"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinweis für </w:t>
       </w:r>
       <w:r w:rsidR="00340BEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Erwerber</w:t>
@@ -20353,126 +20518,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Erwerber</w:t>
       </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> nicht bereits Eigentümer im Grundbuchkreis sind oder in der Gemeinde wohn</w:t>
       </w:r>
       <w:r w:rsidR="00340BEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>t/</w:t>
       </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">en, benötigt das Grundbuchamt </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">en, benötigt das Grundbuchamt vom </w:t>
+      </w:r>
+      <w:r w:rsidR="00340BEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erwerber </w:t>
+      </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">vom </w:t>
+        <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00340BEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Erwerber</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
       <w:r w:rsidR="00340BEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Erwerbern</w:t>
       </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> von </w:t>
+        <w:t xml:space="preserve"> ein Handlungsfähigkeitszeugnis (Auskunft über Beistand und Vorsorgeauftrag). Dieses kann in der Regel beim Einwohneramt der Wohngemeinde oder bei der zuständigen Kindes- und Erwachsenenschutzbehörde (KESB) angefordert werden. Es würde genügen, wenn dem Grundbuchamt eine Kopie davon vorab per </w:t>
+      </w:r>
+      <w:r w:rsidR="00546E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>E-</w:t>
       </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">den </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>Mail zugestellt und das Original dann bei der Vertragsunterzeichnung überreicht würde.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E938B6" w14:textId="77777777" w:rsidR="00B64C6A" w:rsidRPr="009C47B7" w:rsidRDefault="00982BB7" w:rsidP="008B44A8">
+    <w:p w14:paraId="4B52CCCB" w14:textId="77777777" w:rsidR="00B64C6A" w:rsidRPr="009C47B7" w:rsidRDefault="00982BB7" w:rsidP="008B44A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="2127" w:hanging="2127"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Juristische Personen:</w:t>
       </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>In den Verträgen sind die beteiligten Personen mit Firma-Name, Sitz, Unternehmens</w:t>
@@ -20541,294 +20690,278 @@
         <w:t xml:space="preserve">dem Grundbuchamt </w:t>
       </w:r>
       <w:r w:rsidR="00B64C6A" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kontakt aufzunehmen, damit genügend Zeit bleibt, um die gemäss Bewilligungsgesetz vorgeschriebenen Abklärungen</w:t>
       </w:r>
       <w:r w:rsidR="00B64C6A" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B64C6A" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vorzunehmen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E31866B" w14:textId="77777777" w:rsidR="001007DF" w:rsidRPr="009C47B7" w:rsidRDefault="001007DF" w:rsidP="00A779DD">
+    <w:p w14:paraId="42876D93" w14:textId="77777777" w:rsidR="001007DF" w:rsidRPr="009C47B7" w:rsidRDefault="001007DF" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CFE8AB7" w14:textId="77777777" w:rsidR="00550035" w:rsidRPr="009C47B7" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
+    <w:p w14:paraId="60837478" w14:textId="77777777" w:rsidR="00550035" w:rsidRPr="009C47B7" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00550035" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Güterstand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1C7223" w14:textId="77777777" w:rsidR="00ED2A01" w:rsidRPr="009C47B7" w:rsidRDefault="00ED2A01" w:rsidP="00ED2A01">
+    <w:p w14:paraId="2E181828" w14:textId="77777777" w:rsidR="00ED2A01" w:rsidRPr="009C47B7" w:rsidRDefault="00ED2A01" w:rsidP="00ED2A01">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Güterstandsangaben</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> sind notwendig, damit für das Grundbuchamt klar wird, ob der Erwerb zu Allein-/Miteigentum oder zu Gesamteigentum erfolgen kann/muss. </w:t>
       </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ehegatten, welche keinen Ehevertrag abgeschlossen haben, unterstehen in der Regel dem gesetzlichen Güterstand der Errungenschaftsbeteiligung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Sie können also </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>. Sie können also alleine erwerben/verkaufen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C47B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Falls Sie einen Ehevertrag abgeschlossen haben, stellen Sie bitte dem Grundbuchamt eine Kopie davon zu.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>alleine</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> Bei Gütergemeinschaft siehe </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="18"/>
-[...8 lines deleted...]
-        <w:t>. Falls Sie einen Ehevertrag abgeschlossen haben, stellen Sie bitte dem Grundbuchamt eine Kopie davon zu.</w:t>
+          <w:b/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Bei Gütergemeinschaft siehe </w:t>
+          <w:b/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4487D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Vorbehalten bleibt die Zustimmung des Ehegatten zum Verkauf der Familienwohnung nach Art. 169 ZGB</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (vgl. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:r w:rsidRPr="00A4487D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002C387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>3</w:t>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4487D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>. Vorbehalten bleibt die Zustimmung des Ehegatten zum Verkauf der Familienwohnung nach Art. 169 ZGB</w:t>
-[...45 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A537285" w14:textId="77777777" w:rsidR="00550035" w:rsidRPr="009C47B7" w:rsidRDefault="00550035" w:rsidP="00A779DD">
+    <w:p w14:paraId="6D6373F8" w14:textId="77777777" w:rsidR="00550035" w:rsidRPr="009C47B7" w:rsidRDefault="00550035" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E5D2EEF" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="00546E6F" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
+    <w:p w14:paraId="1B64EF33" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="00546E6F" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00682C9A" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gemeinschaftliches Eigentum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DE5FC3" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="00546E6F" w:rsidRDefault="00682C9A" w:rsidP="00896134">
+    <w:p w14:paraId="0A3945FB" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="00546E6F" w:rsidRDefault="00682C9A" w:rsidP="00896134">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bei</w:t>
       </w:r>
       <w:r w:rsidR="00E657B1" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -21219,95 +21352,95 @@
         </w:rPr>
         <w:t>möglich</w:t>
       </w:r>
       <w:r w:rsidR="00FE08C6" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/nötig</w:t>
       </w:r>
       <w:r w:rsidR="00B61931" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (keine Quote im Grundbuch erfasst)</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590CACFB" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="00546E6F" w:rsidRDefault="00682C9A" w:rsidP="00A779DD">
+    <w:p w14:paraId="523E687A" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="00546E6F" w:rsidRDefault="00682C9A" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5654FDA9" w14:textId="77777777" w:rsidR="00831AB4" w:rsidRPr="00546E6F" w:rsidRDefault="00831AB4" w:rsidP="00831AB4">
+    <w:p w14:paraId="3F3AF64C" w14:textId="77777777" w:rsidR="00831AB4" w:rsidRPr="00546E6F" w:rsidRDefault="00831AB4" w:rsidP="00831AB4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hypothekarschulden </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15942C7D" w14:textId="77777777" w:rsidR="00831AB4" w:rsidRPr="00546E6F" w:rsidRDefault="00831AB4" w:rsidP="00831AB4">
+    <w:p w14:paraId="5407A39D" w14:textId="77777777" w:rsidR="00831AB4" w:rsidRPr="00546E6F" w:rsidRDefault="00831AB4" w:rsidP="00831AB4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nehmen Sie für einen reibungslosen Ablauf der Kaufpreiszahlungen frühzeitig mit den betroffenen Finanzinstituten Kontakt auf. Bei seitens des Verkäufers bestehenden Hypothekarschulden benötigen wir Angaben über den effektiven Schuldbetrag. Bitte beachten Sie, dass die Hypothekargläubigerin des Verkäufers nicht verpflichtet ist, den Käufer al</w:t>
       </w:r>
       <w:r w:rsidR="00FE08C6" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s neuen Schuldner zu anerkennen </w:t>
       </w:r>
       <w:r w:rsidR="00B61931" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -21341,51 +21474,51 @@
         </w:rPr>
         <w:t>nterzeichnung verlangen</w:t>
       </w:r>
       <w:r w:rsidR="00A229F9" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B61931" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FE08C6" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707B870E" w14:textId="77777777" w:rsidR="009571B7" w:rsidRPr="00546E6F" w:rsidRDefault="009571B7" w:rsidP="00831AB4">
+    <w:p w14:paraId="441CAE5A" w14:textId="77777777" w:rsidR="009571B7" w:rsidRPr="00546E6F" w:rsidRDefault="009571B7" w:rsidP="00831AB4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei der Formulierung öffentlicher Urkunden ist die Urkundsperson verpflichtet, Klarheit anzustreben. Es ist Sache der Parteien, der Urkundsperson die notwendigen Informationen </w:t>
       </w:r>
       <w:r w:rsidR="00380540" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -21430,104 +21563,104 @@
         </w:rPr>
         <w:t xml:space="preserve">(Hypothek) </w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>bei den Gläubigern nur abklären, falls der Veräusserer i</w:t>
       </w:r>
       <w:r w:rsidR="00FE08C6" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n vom Beurkundungsgeheimnis gegenüber den Gläubigern zu diesem Zweck entbunden hat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF92782" w14:textId="77777777" w:rsidR="00831AB4" w:rsidRPr="00546E6F" w:rsidRDefault="00831AB4" w:rsidP="00831AB4">
+    <w:p w14:paraId="1B599740" w14:textId="77777777" w:rsidR="00831AB4" w:rsidRPr="00546E6F" w:rsidRDefault="00831AB4" w:rsidP="00831AB4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A6D9724" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="00546E6F" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
+    <w:p w14:paraId="570C42F2" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="00546E6F" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00831AB4" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00682C9A" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Anzahlungen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094C3605" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="00546E6F" w:rsidRDefault="00682C9A" w:rsidP="00896134">
+    <w:p w14:paraId="0C712FCF" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="00546E6F" w:rsidRDefault="00682C9A" w:rsidP="00896134">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Häufig</w:t>
       </w:r>
       <w:r w:rsidR="00E657B1" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -22338,95 +22471,95 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>meist</w:t>
       </w:r>
       <w:r w:rsidR="00E657B1" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>verloren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC10D8C" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="00546E6F" w:rsidRDefault="00682C9A" w:rsidP="00A779DD">
+    <w:p w14:paraId="6D43CF45" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="00546E6F" w:rsidRDefault="00682C9A" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48318262" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="00546E6F" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
+    <w:p w14:paraId="5D73774F" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="00546E6F" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Grundstückgewinnsteuer </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E63D13B" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="00546E6F" w:rsidRDefault="00FE2921" w:rsidP="00FE2921">
+    <w:p w14:paraId="31B50B9C" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="00546E6F" w:rsidRDefault="00FE2921" w:rsidP="00FE2921">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Für die Grundstückgewinnsteuer haftet das Grundstück. Dies bedeutet, dass bei Fehlen eines zahlungsfähigen Verkäufers der jeweilige Grundstückeigentümer</w:t>
       </w:r>
       <w:r w:rsidR="00A229F9" w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Käufer)</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -22474,128 +22607,128 @@
         </w:rPr>
         <w:t>vorausberechnet und vom Käufer anstelle und für den Verkäufer dem Steueramt bezahlt</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, insbesondere auch, weil es sich dabei um sehr hohe Beträge handeln kann. Für die Vorausber</w:t>
       </w:r>
       <w:r w:rsidR="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>echnung wenden Sie sich an das K</w:t>
       </w:r>
       <w:r w:rsidRPr="00546E6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ant. Steueramt. Hier der Link zum Herunterladen der Formulare:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465E7FED" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="009C47B7" w:rsidRDefault="00FE2921" w:rsidP="00FE2921">
+    <w:p w14:paraId="098B2775" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="009C47B7" w:rsidRDefault="00FE2921" w:rsidP="00FE2921">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="009C47B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.sg.ch/steuern-finanzen/steuern/steuerarten/grundstueckgewinnsteuer.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="325E897B" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="009C47B7" w:rsidRDefault="00682C9A" w:rsidP="00A779DD">
+    <w:p w14:paraId="3A75676E" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="009C47B7" w:rsidRDefault="00682C9A" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FCCFA1D" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="009C47B7" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
+    <w:p w14:paraId="450DBC14" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="009C47B7" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="0005226A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00682C9A" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Besitzesantritt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="25A420D9" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="009C47B7" w:rsidRDefault="00682C9A" w:rsidP="00896134">
+    <w:p w14:paraId="3AF5324B" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="009C47B7" w:rsidRDefault="00682C9A" w:rsidP="00896134">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Besitzesantritt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B56B20" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -22976,168 +23109,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>den Käufer</w:t>
       </w:r>
       <w:r w:rsidR="00B56B20" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>über.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248CF77B" w14:textId="77777777" w:rsidR="0005226A" w:rsidRPr="009C47B7" w:rsidRDefault="0005226A" w:rsidP="0005226A">
+    <w:p w14:paraId="6B9737B7" w14:textId="77777777" w:rsidR="0005226A" w:rsidRPr="009C47B7" w:rsidRDefault="0005226A" w:rsidP="0005226A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EFEEA92" w14:textId="77777777" w:rsidR="0005226A" w:rsidRPr="009C47B7" w:rsidRDefault="0005226A" w:rsidP="0005226A">
+    <w:p w14:paraId="23416AD5" w14:textId="77777777" w:rsidR="0005226A" w:rsidRPr="009C47B7" w:rsidRDefault="0005226A" w:rsidP="0005226A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Eigentumsübertragung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2479C86B" w14:textId="77777777" w:rsidR="0005226A" w:rsidRDefault="0005226A" w:rsidP="0005226A">
+    <w:p w14:paraId="1FAC30E4" w14:textId="77777777" w:rsidR="0005226A" w:rsidRDefault="0005226A" w:rsidP="0005226A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Die Eigentumsübertragung erfolgt durch Abgabe der Grundbuchanmeldung beim Grundbuchamt. Erst mit Abgabe dieser Grundbuchanmeldung wird der Käufer Eigentümer des Grundstückes und kann rechtlich darüber verfügen (z.B. Grundpfandrechte errichten oder das Grundstück weiterverkaufen).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0A817E" w14:textId="77777777" w:rsidR="0005226A" w:rsidRPr="009C47B7" w:rsidRDefault="0005226A" w:rsidP="0005226A">
+    <w:p w14:paraId="2BDC678E" w14:textId="77777777" w:rsidR="0005226A" w:rsidRPr="009C47B7" w:rsidRDefault="0005226A" w:rsidP="0005226A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0116A9B3" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="009C47B7" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
+    <w:p w14:paraId="417D8C6D" w14:textId="77777777" w:rsidR="00682C9A" w:rsidRPr="009C47B7" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="0005226A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00682C9A" w:rsidRPr="009C47B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ersatzbeschaffung Eigenheim</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D78F34B" w14:textId="77777777" w:rsidR="003C7215" w:rsidRPr="005851BD" w:rsidRDefault="00682C9A" w:rsidP="00896134">
+    <w:p w14:paraId="08810346" w14:textId="77777777" w:rsidR="003C7215" w:rsidRPr="005851BD" w:rsidRDefault="00682C9A" w:rsidP="00896134">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bei</w:t>
       </w:r>
       <w:r w:rsidR="00B56B20" w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -23612,60 +23745,60 @@
         </w:rPr>
         <w:t>Ersatzobjekt ist teurer, sonst nur Teilaufschiebung möglich</w:t>
       </w:r>
       <w:r w:rsidR="009E676C" w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Vorabklärung beim Kantonalen Steueramt</w:t>
       </w:r>
       <w:r w:rsidR="00A229F9" w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidR="003C7215" w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041A7817" w14:textId="77777777" w:rsidR="00991C41" w:rsidRPr="005851BD" w:rsidRDefault="00991C41" w:rsidP="00A779DD">
+    <w:p w14:paraId="58674774" w14:textId="77777777" w:rsidR="00991C41" w:rsidRPr="005851BD" w:rsidRDefault="00991C41" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="067DC241" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="005851BD" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
+    <w:p w14:paraId="0D2D21BC" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="005851BD" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -23681,110 +23814,110 @@
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Familienwohnung des/der Verkäufer</w:t>
       </w:r>
       <w:r w:rsidR="00FE08C6" w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2191FE6C" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="002B7D7C" w:rsidRDefault="00FE2921" w:rsidP="002B7D7C">
+    <w:p w14:paraId="1773CEB0" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="002B7D7C" w:rsidRDefault="00FE2921" w:rsidP="002B7D7C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vgl. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="002B7D7C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Art. 169 Abs. 1 ZGB </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">betr. erforderlicher Zustimmung des andern Ehegatten bzw. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="002B7D7C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Art. 14 Abs. 1 PartG </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>betr. erforderlicher Zustimmung der eingetragenen Partnerin oder des eingetragenen Partners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DA41A8" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="005851BD" w:rsidRDefault="00FE2921" w:rsidP="005851BD">
+    <w:p w14:paraId="50CD01EA" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="005851BD" w:rsidRDefault="00FE2921" w:rsidP="005851BD">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="272"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6815D4B9" w14:textId="77777777" w:rsidR="0027419C" w:rsidRPr="005851BD" w:rsidRDefault="00FE2921" w:rsidP="005851BD">
+    <w:p w14:paraId="63CF4EE3" w14:textId="77777777" w:rsidR="0027419C" w:rsidRPr="005851BD" w:rsidRDefault="00FE2921" w:rsidP="005851BD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -23792,51 +23925,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0027419C" w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Miet- und Pachtverhältnisse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288E9F71" w14:textId="77777777" w:rsidR="0027419C" w:rsidRPr="002B7D7C" w:rsidRDefault="0027419C" w:rsidP="002B7D7C">
+    <w:p w14:paraId="23125559" w14:textId="77777777" w:rsidR="0027419C" w:rsidRPr="002B7D7C" w:rsidRDefault="0027419C" w:rsidP="002B7D7C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei bestehenden Miet-/Pachtverhältnissen, muss deren Schicksal im Kaufvertrag geregelt werden (vgl. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="002B7D7C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Art. 261 Abs. 3 OR </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -23867,703 +24000,703 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Miet-/Pachtvertrag geht auf Käufer über (Kauf bricht Miete/Pacht nicht).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02876A8D" w14:textId="77777777" w:rsidR="0027419C" w:rsidRPr="005851BD" w:rsidRDefault="0027419C" w:rsidP="00A779DD">
+    <w:p w14:paraId="11610CFA" w14:textId="77777777" w:rsidR="0027419C" w:rsidRPr="005851BD" w:rsidRDefault="0027419C" w:rsidP="00A779DD">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="272"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="200F550D" w14:textId="77777777" w:rsidR="0005226A" w:rsidRPr="005851BD" w:rsidRDefault="0005226A" w:rsidP="0005226A">
+    <w:p w14:paraId="533B9DE6" w14:textId="77777777" w:rsidR="0005226A" w:rsidRPr="005851BD" w:rsidRDefault="0005226A" w:rsidP="0005226A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abrechnung Abgaben usw.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073EA58D" w14:textId="77777777" w:rsidR="0005226A" w:rsidRPr="005851BD" w:rsidRDefault="0005226A" w:rsidP="0005226A">
+    <w:p w14:paraId="31255A8B" w14:textId="77777777" w:rsidR="0005226A" w:rsidRPr="005851BD" w:rsidRDefault="0005226A" w:rsidP="0005226A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Soweit es sich beim Kaufobjekt nicht um einen Neubau handelt, empfiehlt es sich, eine schriftliche Abrechnung über die laufenden Einnahmen und Abgaben zu erstellen. Zudem ist die Handänderung dem Elektrizitäts- und Wasserwerk </w:t>
       </w:r>
       <w:r w:rsidR="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mels</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, Tel. +41 </w:t>
       </w:r>
       <w:r w:rsidR="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>81 725 49 00</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, mitzuteilen und ein Termin für das Ablesen des Strom- und Wasserzählers zu vereinbaren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0961C3D4" w14:textId="77777777" w:rsidR="0005226A" w:rsidRPr="005851BD" w:rsidRDefault="0005226A" w:rsidP="0005226A">
+    <w:p w14:paraId="010F661C" w14:textId="77777777" w:rsidR="0005226A" w:rsidRPr="005851BD" w:rsidRDefault="0005226A" w:rsidP="0005226A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06A258F0" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="005851BD" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
+    <w:p w14:paraId="46CCEAF5" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="005851BD" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Privatrechtliche Versicherungen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3A9627" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="002B7D7C" w:rsidRDefault="00FE2921" w:rsidP="002B7D7C">
+    <w:p w14:paraId="3E5E87FB" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="002B7D7C" w:rsidRDefault="00FE2921" w:rsidP="002B7D7C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vgl. Art. 54 VVG betr. Übergang des Versicherungsvertrages mit dem Zeitpunkt der Handänderung. Es ist Sache der Vertragsparteien die privatrechtlichen Versicherungen über die Eigentumsänderung zu informieren und die Versicherungsverträge den geänderten Verhältnissen anzupassen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9F1B06" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="002B7D7C" w:rsidRDefault="00FE2921" w:rsidP="002B7D7C">
+    <w:p w14:paraId="4B93785B" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="002B7D7C" w:rsidRDefault="00FE2921" w:rsidP="002B7D7C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Die obligatorische Versicherung der Gebäude bei der Gebäudeversicherung des Kantons St. Gallen ist hiervon nicht betroffen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DCB29C" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="002B7D7C" w:rsidRDefault="00FE08C6" w:rsidP="00FE2921">
+    <w:p w14:paraId="737D2288" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="002B7D7C" w:rsidRDefault="00FE08C6" w:rsidP="00FE2921">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FE2921" w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Versicherungen auf dem Stammgrundstück </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">bei Stockwerk- und Miteigentum </w:t>
       </w:r>
       <w:r w:rsidR="00FE2921" w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>werden von diesem Rechtsgeschäft nicht betroffen.</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7D7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABCE736" w14:textId="77777777" w:rsidR="00ED2A01" w:rsidRPr="005851BD" w:rsidRDefault="00ED2A01" w:rsidP="00ED2A01">
+    <w:p w14:paraId="22A2B5B1" w14:textId="77777777" w:rsidR="00ED2A01" w:rsidRPr="005851BD" w:rsidRDefault="00ED2A01" w:rsidP="00ED2A01">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BFEC29B" w14:textId="77777777" w:rsidR="00ED2A01" w:rsidRPr="005851BD" w:rsidRDefault="00ED2A01" w:rsidP="00ED2A01">
+    <w:p w14:paraId="57210B8F" w14:textId="77777777" w:rsidR="00ED2A01" w:rsidRPr="005851BD" w:rsidRDefault="00ED2A01" w:rsidP="00ED2A01">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Elektrische Hausinstallationen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577C92CB" w14:textId="77777777" w:rsidR="00ED2A01" w:rsidRPr="005851BD" w:rsidRDefault="00ED2A01" w:rsidP="00ED2A01">
+    <w:p w14:paraId="29C558FF" w14:textId="77777777" w:rsidR="00ED2A01" w:rsidRPr="005851BD" w:rsidRDefault="00ED2A01" w:rsidP="00ED2A01">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Gemäss der Eidg. Verordnung über elektrische Nieder</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>spannungsinstallationen (SR 734.27, Anhang Ziff. 3; NIV) müssen bei jeder Handänderung nach Ablauf von fünf Jahren seit der letzten Kontrolle die elektrischen Hausinstallationen von einem unabhängigen Kontrolleur kontrolliert und ein Sicherheitsnachweis nach NIV erbracht werden. Diesbezüglich ist zu bestimmen, wer die damit im Zusammenhang stehenden Kosten übernimmt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61185175" w14:textId="77777777" w:rsidR="00ED2A01" w:rsidRPr="005851BD" w:rsidRDefault="00ED2A01" w:rsidP="00ED2A01">
+    <w:p w14:paraId="12F405A2" w14:textId="77777777" w:rsidR="00ED2A01" w:rsidRPr="005851BD" w:rsidRDefault="00ED2A01" w:rsidP="00ED2A01">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF9DBED" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="005851BD" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
+    <w:p w14:paraId="3688C6E8" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="005851BD" w:rsidRDefault="00FE2921" w:rsidP="00A779DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gewährleistung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18771EEB" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="005851BD" w:rsidRDefault="00FE2921" w:rsidP="00FE2921">
+    <w:p w14:paraId="38438ED2" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRPr="005851BD" w:rsidRDefault="00FE2921" w:rsidP="00FE2921">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bei der Gewährleistung geht es um die Haftung des Verkäufers für Mängel am Kaufobjekt (Grundstück). Wird die Gewährleistung ausgeschlossen, trägt der Käufer das Risiko solcher Mängel. Dies bedeutet, der Verkäufer kann bei Ausschluss der Gewährleistung grundsätzlich nicht für Grundstücksmängel belangt werden. Die Vereinbarung über den Ausschluss der Gewährleistung ist ungültig, wenn der Verkäufer dem Käufer Mängel arglistig verschwiegen hat (Art.199 OR).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="2CE9CEC0" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A">
+    <w:p w14:paraId="12CACE48" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AD6A21" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="09585848" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:spacing w:after="100" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:right="-711"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Merkblatt über die Handänderungssteuer und Grundbuchgebühren </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CD2751" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="1D3F7782" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="546A1229" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="26D8764B" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Vertrag (z. B. Kauf, Schenkung, Abtretung) mit öffentlicher Beurkundung:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04479088" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="593EDA56" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48805885" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="5B4AECD5" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Handänderungssteuerfrei bei Handänderungen unter Ehegatten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED0B91C" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="646C8E2E" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="285A5C5D" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="33975CA5" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Handänderungssteuer: </w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">1 % vom Kaufpreis oder geschätzten Verkehrswert (höherer Wert) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D96128F" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="50C9E8ED" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7152C952" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="6CF9B4C5" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Reduzierte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100232AC" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="4298E041" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Handänderungssteuer</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5EA8E8" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="7DDFECA9" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D829D81" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="12870170" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>(Spezialfall: Verkauf</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E133CF" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="604EEAD8" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">zwischen Eltern und </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088D4CCB" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="4E945368" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Nachkommen):</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0.5 % vom Kaufpreis oder geschätzten Verkehrswert</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC7AAE4" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="2B50AF0C" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(höherer Wert)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F3A793" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="51583946" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33707577" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="409A0B12" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Grundbuchgebühr </w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C571F82" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="70A786CE" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Eintragung:</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>2‰ vom Kaufpreis oder geschätzten Verkehrswert</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3560B0CB" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="65EB81CC" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(höherer Wert) bis CHF 2'000'000.--</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596B2B3E" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="16DF5DC8" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -24572,51 +24705,51 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(Minimalgebühr von CHF 200.</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:i/>
         </w:rPr>
         <w:t>‐‐</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F66DF02" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="121D8000" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="10"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -24649,75 +24782,75 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(Maximalgebühr von CHF 10'000.</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:i/>
         </w:rPr>
         <w:t>‐‐</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288648BD" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="10C43846" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42A13BA0" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="52AF98B7" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Grundbuchgebühr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E792F1C" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="358282AB" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Öffentliche Beurkundung: </w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>2‰ vom Kaufpreis oder geschätzten Verkehrswert (höherer Wert)</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -24738,221 +24871,221 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(Minimalgebühr von CHF 200.</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:i/>
         </w:rPr>
         <w:t>‐‐</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1111AC" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="6ADB99F5" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="10"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">plus 8.1 % MWST </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDFDEC9" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="05AE42EB" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="10"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>zuzüglich 0.5 ‰ vom Kaufpreis oder geschätzten Verkehrswert (höherer Wert) ab CHF 2'000'000.--</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26727CB1" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="0949EF0A" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="10"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(Maximalgebühr von CHF 10'000.</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:i/>
         </w:rPr>
         <w:t>‐‐</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11266A92" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="746418EA" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="10"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>plus 8.1 % MWST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D31578" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="3F1CB162" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01EB5971" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="4ACDD77D" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CD2E40C" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="55D0BCE9" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Errichtung / Erhöhung von Grundpfandrechten: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01836959" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="43EC2311" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="296D1C4D" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="550A16A5" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Grundbuchgebühr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E38CD1" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="7F139F1D" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Eintragung: </w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">1 ‰ der Pfandsumme / des zu erhöhenden Betrages </w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -24966,518 +25099,518 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(Minimalgebühr von CHF 100.</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:i/>
         </w:rPr>
         <w:t>‐‐</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> / Maximalgebühr von CHF 2'000.--)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099E00EA" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="00F50EB9">
+    <w:p w14:paraId="2ECC204F" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="00F50EB9">
       <w:pPr>
         <w:ind w:left="3402" w:right="-286" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="10"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F50EB9" w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>ab Pfandsumme von CHF 2'000'000.-- = Maximalgebühr von CHF 2'000.--</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D95B7AD" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="68004B71" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Grundbuchgebühr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B410D5" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="6E5B1899" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Öffentliche Beurkundung: </w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">1 ‰ der Pfandsumme / des zu erhöhenden Betrages </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF6A2ED" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="37CB8AA9" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="10"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(Minimalgebühr von CHF 100.</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:i/>
         </w:rPr>
         <w:t>‐‐</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> / Maximalgebühr von CHF 2'000.--)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D55F5A" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="16935096" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="10"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>plus 8.1 % MWST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B7BFE8" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="2C874024" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:right="-428"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="10"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>ab Pfandsumme von CHF 2'000'000.-- = Maximalgebühr von CHF 2'000.--</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194A1AAC" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="5BB48104" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AEE07D5" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="36C64B6C" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28AF5DEE" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="70484752" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Grundbuchauszug: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB34E59" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="1FE513DF" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BD192D5" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="323807E3" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Grundbuchgebühr: </w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>CHF 30.</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‐‐</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FAE1CD" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="2A9359F2" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CHF 10.</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‐‐</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> je weiteres Grundstück </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B54906" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="71EE6184" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45BF0C99" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="61200587" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Gläubigerwechsel:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5323DF" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="2481008F" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09940299" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="03FF32BD" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Grundbuchgebühr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E34603B" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="704A2665" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Eintragung: </w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>CHF 50.</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‐‐</w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> je Pfandrecht</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5C7734" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
+    <w:p w14:paraId="67AFD132" w14:textId="77777777" w:rsidR="006B181A" w:rsidRPr="005851BD" w:rsidRDefault="006B181A" w:rsidP="006B181A">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1855A91C" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRDefault="006B181A" w:rsidP="00F50EB9">
+    <w:p w14:paraId="5EF96991" w14:textId="77777777" w:rsidR="00FE2921" w:rsidRDefault="006B181A" w:rsidP="00F50EB9">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Änderungen vorbehalten! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294558E3" w14:textId="77777777" w:rsidR="005851BD" w:rsidRDefault="005851BD" w:rsidP="00F50EB9">
+    <w:p w14:paraId="2153C9ED" w14:textId="77777777" w:rsidR="005851BD" w:rsidRDefault="005851BD" w:rsidP="00F50EB9">
       <w:pPr>
         <w:ind w:left="3402" w:hanging="3402"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="646FBB67" w14:textId="77777777" w:rsidR="005851BD" w:rsidRPr="005851BD" w:rsidRDefault="005851BD" w:rsidP="005851BD">
+    <w:p w14:paraId="2676524E" w14:textId="77777777" w:rsidR="005851BD" w:rsidRPr="005851BD" w:rsidRDefault="005851BD" w:rsidP="005851BD">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(Die für die Rechnungsstellung massgebende Tarife können im Internet heruntergeladen werden unter: </w:t>
       </w:r>
       <w:r w:rsidRPr="005851BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>www.gallex.ch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005851BD" w:rsidRPr="005851BD" w:rsidSect="000D6C3F">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="426" w:right="566" w:bottom="142" w:left="1418" w:header="709" w:footer="135" w:gutter="0"/>
       <w:paperSrc w:first="258" w:other="258"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E0A1A0F" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRDefault="00A749BD" w:rsidP="000F48E0">
+    <w:p w14:paraId="56DA363E" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRDefault="00A749BD" w:rsidP="000F48E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E3C69A0" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRDefault="00A749BD" w:rsidP="000F48E0">
+    <w:p w14:paraId="53147FE9" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRDefault="00A749BD" w:rsidP="000F48E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
@@ -25490,58 +25623,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="140DA0E9" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRDefault="00A749BD" w:rsidP="000F48E0">
+    <w:p w14:paraId="3F4EE0B8" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRDefault="00A749BD" w:rsidP="000F48E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D4ADE6A" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRDefault="00A749BD" w:rsidP="000F48E0">
+    <w:p w14:paraId="08770F66" w14:textId="77777777" w:rsidR="00A749BD" w:rsidRDefault="00A749BD" w:rsidP="000F48E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D72E8258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Aufzhlungszeichen"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
@@ -26116,78 +26249,78 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="955019749">
+  <w:num w:numId="1" w16cid:durableId="1700624288">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="887453159">
+  <w:num w:numId="2" w16cid:durableId="1129978115">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="628903651">
+  <w:num w:numId="3" w16cid:durableId="27030022">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="199246898">
+  <w:num w:numId="4" w16cid:durableId="940070198">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1374307271">
+  <w:num w:numId="5" w16cid:durableId="757017146">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="270237587">
+  <w:num w:numId="6" w16cid:durableId="1339233186">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1388408392">
+  <w:num w:numId="7" w16cid:durableId="1755667739">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="86"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="190"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0024233D"/>
     <w:rsid w:val="0000333D"/>
     <w:rsid w:val="00004D97"/>
@@ -26404,51 +26537,50 @@
     <w:rsid w:val="00475769"/>
     <w:rsid w:val="004821C5"/>
     <w:rsid w:val="00492BA5"/>
     <w:rsid w:val="004A182D"/>
     <w:rsid w:val="004A33B0"/>
     <w:rsid w:val="004A354E"/>
     <w:rsid w:val="004B0CE6"/>
     <w:rsid w:val="004B0F47"/>
     <w:rsid w:val="004B20A5"/>
     <w:rsid w:val="004B255E"/>
     <w:rsid w:val="004B4DB1"/>
     <w:rsid w:val="004B7A3C"/>
     <w:rsid w:val="004D6D79"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E025D"/>
     <w:rsid w:val="004E0BC4"/>
     <w:rsid w:val="004E1031"/>
     <w:rsid w:val="004F2C3D"/>
     <w:rsid w:val="004F32A6"/>
     <w:rsid w:val="004F526B"/>
     <w:rsid w:val="004F76AB"/>
     <w:rsid w:val="004F795D"/>
     <w:rsid w:val="00500625"/>
     <w:rsid w:val="005013D7"/>
     <w:rsid w:val="00503A28"/>
-    <w:rsid w:val="00504B5B"/>
     <w:rsid w:val="00506FEA"/>
     <w:rsid w:val="00520B41"/>
     <w:rsid w:val="00533364"/>
     <w:rsid w:val="00534828"/>
     <w:rsid w:val="005405C0"/>
     <w:rsid w:val="00542CA1"/>
     <w:rsid w:val="00543CF5"/>
     <w:rsid w:val="00546E6F"/>
     <w:rsid w:val="00550035"/>
     <w:rsid w:val="00551F54"/>
     <w:rsid w:val="00553A24"/>
     <w:rsid w:val="00557D8B"/>
     <w:rsid w:val="00566F73"/>
     <w:rsid w:val="00570462"/>
     <w:rsid w:val="00570EA0"/>
     <w:rsid w:val="0057156B"/>
     <w:rsid w:val="0057352A"/>
     <w:rsid w:val="00577741"/>
     <w:rsid w:val="005829DB"/>
     <w:rsid w:val="005837B8"/>
     <w:rsid w:val="00583B8E"/>
     <w:rsid w:val="005851BD"/>
     <w:rsid w:val="00590CC9"/>
     <w:rsid w:val="005968B2"/>
     <w:rsid w:val="005A1246"/>
@@ -26671,84 +26803,85 @@
     <w:rsid w:val="00A42386"/>
     <w:rsid w:val="00A455E3"/>
     <w:rsid w:val="00A46677"/>
     <w:rsid w:val="00A51076"/>
     <w:rsid w:val="00A51855"/>
     <w:rsid w:val="00A52108"/>
     <w:rsid w:val="00A537F4"/>
     <w:rsid w:val="00A544C5"/>
     <w:rsid w:val="00A56DDE"/>
     <w:rsid w:val="00A63068"/>
     <w:rsid w:val="00A655CE"/>
     <w:rsid w:val="00A6571A"/>
     <w:rsid w:val="00A749BD"/>
     <w:rsid w:val="00A7761F"/>
     <w:rsid w:val="00A779DD"/>
     <w:rsid w:val="00A80165"/>
     <w:rsid w:val="00A8055E"/>
     <w:rsid w:val="00A859B1"/>
     <w:rsid w:val="00A918E8"/>
     <w:rsid w:val="00AA5BC2"/>
     <w:rsid w:val="00AB0D40"/>
     <w:rsid w:val="00AB3E41"/>
     <w:rsid w:val="00AB5BE6"/>
     <w:rsid w:val="00AC03A8"/>
     <w:rsid w:val="00AC7128"/>
-    <w:rsid w:val="00AC7F35"/>
     <w:rsid w:val="00AE1442"/>
     <w:rsid w:val="00AE226D"/>
     <w:rsid w:val="00AE22EB"/>
     <w:rsid w:val="00AE65D5"/>
     <w:rsid w:val="00AE7D32"/>
     <w:rsid w:val="00AF3EB0"/>
     <w:rsid w:val="00AF590A"/>
     <w:rsid w:val="00B06C5C"/>
     <w:rsid w:val="00B10A25"/>
     <w:rsid w:val="00B11B05"/>
     <w:rsid w:val="00B136FF"/>
     <w:rsid w:val="00B155EB"/>
     <w:rsid w:val="00B2150C"/>
+    <w:rsid w:val="00B2197C"/>
     <w:rsid w:val="00B228DD"/>
     <w:rsid w:val="00B239B9"/>
     <w:rsid w:val="00B24634"/>
     <w:rsid w:val="00B25516"/>
     <w:rsid w:val="00B2619E"/>
     <w:rsid w:val="00B31EB9"/>
     <w:rsid w:val="00B37C31"/>
     <w:rsid w:val="00B40F0B"/>
     <w:rsid w:val="00B422AD"/>
     <w:rsid w:val="00B447FF"/>
     <w:rsid w:val="00B47054"/>
     <w:rsid w:val="00B56B20"/>
     <w:rsid w:val="00B61931"/>
     <w:rsid w:val="00B6334F"/>
     <w:rsid w:val="00B64C6A"/>
     <w:rsid w:val="00B65947"/>
     <w:rsid w:val="00B70740"/>
     <w:rsid w:val="00B77758"/>
     <w:rsid w:val="00B83AE3"/>
     <w:rsid w:val="00B905D1"/>
+    <w:rsid w:val="00B94657"/>
     <w:rsid w:val="00B94958"/>
     <w:rsid w:val="00B95308"/>
     <w:rsid w:val="00BA02E2"/>
     <w:rsid w:val="00BA17BC"/>
     <w:rsid w:val="00BA2D42"/>
     <w:rsid w:val="00BA71B4"/>
     <w:rsid w:val="00BC4428"/>
     <w:rsid w:val="00BC5422"/>
     <w:rsid w:val="00BC6379"/>
     <w:rsid w:val="00BD0903"/>
     <w:rsid w:val="00BD0B4F"/>
     <w:rsid w:val="00BD0C7F"/>
     <w:rsid w:val="00BD1BF0"/>
     <w:rsid w:val="00BD1D5C"/>
     <w:rsid w:val="00BD38B7"/>
     <w:rsid w:val="00BD4087"/>
     <w:rsid w:val="00BE18C5"/>
     <w:rsid w:val="00BE6994"/>
     <w:rsid w:val="00BE7EF4"/>
     <w:rsid w:val="00C0556E"/>
     <w:rsid w:val="00C07F1D"/>
     <w:rsid w:val="00C1087C"/>
     <w:rsid w:val="00C11650"/>
     <w:rsid w:val="00C11880"/>
     <w:rsid w:val="00C11E7D"/>
@@ -26802,64 +26935,62 @@
     <w:rsid w:val="00CF6A47"/>
     <w:rsid w:val="00D01904"/>
     <w:rsid w:val="00D037F9"/>
     <w:rsid w:val="00D04028"/>
     <w:rsid w:val="00D05468"/>
     <w:rsid w:val="00D07679"/>
     <w:rsid w:val="00D076C6"/>
     <w:rsid w:val="00D11881"/>
     <w:rsid w:val="00D15A30"/>
     <w:rsid w:val="00D30277"/>
     <w:rsid w:val="00D30E46"/>
     <w:rsid w:val="00D34B3F"/>
     <w:rsid w:val="00D34BAA"/>
     <w:rsid w:val="00D34FEE"/>
     <w:rsid w:val="00D36DB8"/>
     <w:rsid w:val="00D402AE"/>
     <w:rsid w:val="00D45A04"/>
     <w:rsid w:val="00D46135"/>
     <w:rsid w:val="00D6045A"/>
     <w:rsid w:val="00D60647"/>
     <w:rsid w:val="00D61B5D"/>
     <w:rsid w:val="00D73897"/>
     <w:rsid w:val="00D74FD8"/>
     <w:rsid w:val="00D77915"/>
     <w:rsid w:val="00D82010"/>
-    <w:rsid w:val="00D829B1"/>
     <w:rsid w:val="00D87653"/>
     <w:rsid w:val="00D903BA"/>
     <w:rsid w:val="00D90456"/>
     <w:rsid w:val="00D91ED3"/>
     <w:rsid w:val="00D92768"/>
     <w:rsid w:val="00D9290E"/>
     <w:rsid w:val="00D93370"/>
     <w:rsid w:val="00D942FD"/>
     <w:rsid w:val="00D9446D"/>
     <w:rsid w:val="00D953E3"/>
     <w:rsid w:val="00D96DB6"/>
     <w:rsid w:val="00DA1933"/>
-    <w:rsid w:val="00DA3EA7"/>
     <w:rsid w:val="00DA411B"/>
     <w:rsid w:val="00DA4E5B"/>
     <w:rsid w:val="00DA6261"/>
     <w:rsid w:val="00DB0E35"/>
     <w:rsid w:val="00DB361D"/>
     <w:rsid w:val="00DB3CFB"/>
     <w:rsid w:val="00DB4AD9"/>
     <w:rsid w:val="00DB5585"/>
     <w:rsid w:val="00DB5C6D"/>
     <w:rsid w:val="00DB7B9E"/>
     <w:rsid w:val="00DB7DEF"/>
     <w:rsid w:val="00DC2D4D"/>
     <w:rsid w:val="00DC5300"/>
     <w:rsid w:val="00DD4188"/>
     <w:rsid w:val="00DE570D"/>
     <w:rsid w:val="00DF1F74"/>
     <w:rsid w:val="00DF1FCF"/>
     <w:rsid w:val="00DF62D9"/>
     <w:rsid w:val="00E01223"/>
     <w:rsid w:val="00E01BB7"/>
     <w:rsid w:val="00E01E4D"/>
     <w:rsid w:val="00E02417"/>
     <w:rsid w:val="00E0254A"/>
     <w:rsid w:val="00E02EA6"/>
     <w:rsid w:val="00E10F6F"/>
@@ -26901,51 +27032,50 @@
     <w:rsid w:val="00EA6210"/>
     <w:rsid w:val="00EC40F0"/>
     <w:rsid w:val="00EC7449"/>
     <w:rsid w:val="00EC77CE"/>
     <w:rsid w:val="00ED031F"/>
     <w:rsid w:val="00ED1D9E"/>
     <w:rsid w:val="00ED2717"/>
     <w:rsid w:val="00ED2A01"/>
     <w:rsid w:val="00ED3E0F"/>
     <w:rsid w:val="00ED7830"/>
     <w:rsid w:val="00EE6682"/>
     <w:rsid w:val="00EE71C3"/>
     <w:rsid w:val="00EF26DA"/>
     <w:rsid w:val="00EF629E"/>
     <w:rsid w:val="00F011AD"/>
     <w:rsid w:val="00F02056"/>
     <w:rsid w:val="00F06ADA"/>
     <w:rsid w:val="00F11E68"/>
     <w:rsid w:val="00F12B55"/>
     <w:rsid w:val="00F13270"/>
     <w:rsid w:val="00F20D80"/>
     <w:rsid w:val="00F22112"/>
     <w:rsid w:val="00F23F77"/>
     <w:rsid w:val="00F33FFE"/>
     <w:rsid w:val="00F35BDF"/>
-    <w:rsid w:val="00F362F1"/>
     <w:rsid w:val="00F43843"/>
     <w:rsid w:val="00F45B15"/>
     <w:rsid w:val="00F47317"/>
     <w:rsid w:val="00F50EB9"/>
     <w:rsid w:val="00F60D5B"/>
     <w:rsid w:val="00F6432D"/>
     <w:rsid w:val="00F65EA7"/>
     <w:rsid w:val="00F72DB4"/>
     <w:rsid w:val="00F73918"/>
     <w:rsid w:val="00F74535"/>
     <w:rsid w:val="00F83C69"/>
     <w:rsid w:val="00F86A15"/>
     <w:rsid w:val="00F874B0"/>
     <w:rsid w:val="00F907E2"/>
     <w:rsid w:val="00F90B5D"/>
     <w:rsid w:val="00F94A4F"/>
     <w:rsid w:val="00FA2EE9"/>
     <w:rsid w:val="00FA3DED"/>
     <w:rsid w:val="00FA7BDE"/>
     <w:rsid w:val="00FB01C4"/>
     <w:rsid w:val="00FB4B2F"/>
     <w:rsid w:val="00FB6BFA"/>
     <w:rsid w:val="00FB7763"/>
     <w:rsid w:val="00FC3D05"/>
     <w:rsid w:val="00FD2C29"/>
@@ -26966,51 +27096,51 @@
     <w:rsid w:val="00FF4F82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3AED1203"/>
+  <w14:docId w14:val="1A0ADC2D"/>
   <w15:docId w15:val="{A146E9DA-2224-4524-9AA0-19A6E6970E1F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -27991,79 +28121,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4DDB46B-E4EB-47B5-886E-BC23711DCD72}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0A052A0-CD5E-4EA5-8F56-A6C038C98B7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2756</Words>
-  <Characters>17370</Characters>
+  <Words>2780</Words>
+  <Characters>17520</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>144</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>146</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gemeinde Jonschwil</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20086</CharactersWithSpaces>
+  <CharactersWithSpaces>20260</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>przwi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>